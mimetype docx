--- v0 (2026-05-01)
+++ v1 (2026-09-22)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Deformation monitoring data of Bazimen landslide at Zigui County, Three Gorges Reservoir Area, Yangtze River, 2006</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2006年长江三峡库区秭归县八字门滑坡变形监测数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Sanxia.db1667.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Deformation monitoring data of Bazimen landslide at Zigui County, Three Gorges Reservoir Area, Yangtze River, 2006</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Sanxia.db1667.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.Sanxia.db1667.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Sanxia.db1667.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Disaster</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">灾害</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Landslide deformation monitoring data is the most significant parameter reflecting the occurrence, development and evolution process of landslides, and is the necessary basic data for landslide monitoring and early warning. This dataset records the deformation monitoring data of Bazimen landslide in Zigui County, Three Gorges Reservoir Area in 2006; the monitoring content of this landslide is mainly for surface displacement monitoring, borehole inclination monitoring, and groundwater level monitoring. The dataset includes Bazimen groundwater monitoring table, Bazimen landslide rainfall, Yangtze River water level and air temperature, Bazimen landslide surface displacement GPRS monitoring results, landslide monthly report and so on. </w:t>
+        <w:t xml:space="preserve">  滑坡变形监测数据是反映滑坡发生、发展、演化过程的最显著的参量,是滑坡监测预警必要的基础数据。该数据集记录了三峡库区秭归县八字门滑坡2006年变形监测数据；该滑坡的监测内容主要为地表位移监测、钻孔测斜监测、地下水位监测。   该数据集包括八字门地下水监测表、八字门滑坡降雨量、长江水位及气温、八字门滑坡地表位移GPRS监测成果、滑坡月报等内容。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  In-house production and manual collection.</w:t>
+        <w:t xml:space="preserve">  自主生产，人工采集。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The dataset is quality controlled through rigorous manual review.</w:t>
+        <w:t xml:space="preserve">  数据集通过严格的人工审核控制质量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The data is manually corrected and of good quality. </w:t>
+        <w:t xml:space="preserve">  数据经过人工校正、质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2006/01/09-2006/12/20</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2006/01/09-2006/12/20</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Bazi Gate of Three Gorges Reservoir on the Yangtze River </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">长江三峡库八字门 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:353.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">353.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nonem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:59.2 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">59.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> csv</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">月</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:groundwater, observed data, Surface displacement, Landslide rainfall</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地下水, 观测数据, 地表位移, 滑坡降雨量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Engineering Geology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">工程地质学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2006</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2006</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Zigui County,  Bazimen,  Three Gorges Reservoir Area of the Yangtze River </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">秭归县,  八字门,  长江三峡库区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30.63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">111.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,511 +1526,753 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Yi Wu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">易武</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:13972006951</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13972006951</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:yiwu@ctgu.edu.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yiwu@ctgu.edu.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:YI Wu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">易武 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:YI Wu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">易武  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  MIN Yufang </w:t>
+        <w:t xml:space="preserve">,  敏玉芳  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:YI Wu </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">易武</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">YI Wu. Deformation monitoring data of Bazimen landslide at Zigui County, Three Gorges Reservoir Area, Yangtze River, 2006. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Sanxia.db1667.2022.</w:t>
+        <w:t xml:space="preserve">易武. 2006年长江三峡库区秭归县八字门滑坡变形监测数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Sanxia.db1667.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>