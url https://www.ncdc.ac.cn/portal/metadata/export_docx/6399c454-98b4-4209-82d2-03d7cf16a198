--- v0 (2026-05-06)
+++ v1 (2026-06-21)
@@ -2,1115 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">两个时间段（2050s和2070s）祁连山青海云杉林潜在分布数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Potential distribution data of Qinghai spruce forest in Qilian Mountains during two time periods (2050 s and 2070 s)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Potential distribution data of Qinghai spruce forest in Qilian Mountains during two time periods (2050 s and 2070 s)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6555.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6555.2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6555.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集选择未来气候变化情景下的两个时期（2050年代和2070年代），四个RCP排放情景，并结合当前气候信息，驱动经过验证的MaxEnt模型，模拟气候变化情景下的青海云杉林潜在分布区域及其适宜生境的变化。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  栅格数据，最大熵模型MaxEnt 3.4.1。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采用最大熵模型MaxEnt 3.4.1版本（https://www.cs.princeton.edu/ws-chapire/ maxent）来分析青海云杉林的潜在分布。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  利用祁连山青海云杉林现有分布数据集驱动MaxEnt初始模型，从构建的数据集中抽取75%作为训练数据集，剩余25%作为验证数据集，用于评估模型的有效性。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2023/02/01-2023/02/01</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2023/02/01-2023/02/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">祁连山区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Qilian Mountains  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">49.3 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:49.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...93 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">祁连山青海云杉, 潜在分布</w:t>
+        <w:t xml:space="preserve">Theme:Qinghai spruce in Qilian Mountains, potential distribution</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2050 2070</w:t>
+        <w:t xml:space="preserve">Time:2050 2070</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">祁连山大野口流域 </w:t>
+        <w:t xml:space="preserve">Place:Dayekou watershed in Qilian Mountains </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1144,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1233,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1317,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1406,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1494,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陈龙飞 </w:t>
+        <w:t xml:space="preserve">contributors:CHEN Longfei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陈龙飞  </w:t>
+        <w:t xml:space="preserve">author:CHEN Longfei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:CHEN Longfei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">陈龙飞. 两个时间段（2050s和2070s）祁连山青海云杉林潜在分布数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6555.2024.</w:t>
+        <w:t xml:space="preserve">CHEN Longfei. Potential distribution data of Qinghai spruce forest in Qilian Mountains during two time periods (2050 s and 2070 s). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6555.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>