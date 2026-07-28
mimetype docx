--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：临泽站加密观测区光合作用有效辐射比率（FPAR）日变化观测数据集（2008年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Joint experiment of Heihe comprehensive remote sensing: observation data set of daily variation of photosynthetic effective radiation ratio (FPAR) in intensive observation area of Linze station</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Joint experiment of Heihe comprehensive remote sensing: observation data set of daily variation of photosynthetic effective radiation ratio (FPAR) in intensive observation area of Linze station</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1865.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1865.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1937</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2008年6月16日和7月1日在临泽站加密观测区开展了冠顶入射辐射，冠顶反射辐射，地表入射辐射以及地表反射辐射的观测， 并得到不同地表类型的PAR和FPAR日内连续变化，为航空和卫星的地表Fpar反演算法的发展和验证提供数据。   测量仪器：3415系列光量子计（3个探头）。   观测时间：每次观测的持续时间为6小时，从上午9点至下午5点，时间间隔为10分钟。   观测样地和观测时间：6月16日在临泽站内的玉米地和向日葵地进行观测；7月1日在五里墩农田样方进行观测。   测量内容：将线性光量子计置于冠层上方15cm左右，向上测量冠层顶光合有效辐射冠层入射量（PARci），光量子计与太阳入射方向垂直投影线呈0°、30°、45°、60°、90°五个角度，向下测量光合有效辐射冠层反射量（PARcr）；将光量子计置于地面上方15cm左右，向上测量光合有效辐射地面上方入射量（PARgi），向下测量光合有效辐射地面上方反射量（PARgr）。PAR=(PARci- PARcr)-( PARgi- PARgr)；Fpar =PAR/ PARci。   数据存储：Excel格式，原始数据中还包含了观测点的照片。</w:t>
+        <w:t xml:space="preserve">On June 16 and July 1, 2008, the observation of coronal incident radiation, coronal reflected radiation, surface incident radiation and surface reflected radiation was carried out in the intensive observation area of Linze station, and the daily continuous changes of PAR and FPAR of different surface types were obtained, which provided data for the development and verification of surface FPAR inversion algorithm of aviation and satellite. Measuring instrument: 3415 series light quantum meter (3 probes). Observation time: the duration of each observation is 6 hours, from 9 a.m. to 5 p.m., with an interval of 10 minutes. Observation sample plot and observation time: on June 16, the observation was carried out in the corn field and sunflower field in Linze station; On July 1, the observation was conducted in wulidun farmland quadrat. Measurement content: place the linear light quantum meter about 15cm above the canopy, measure the incident amount of photosynthetic effective radiation (parci) on the canopy top upward, and measure the reflected amount of photosynthetic effective radiation (parcr) downward at five angles of 0 °, 30 °, 45 °, 60 ° and 90 ° perpendicular to the projection line of the solar incident direction; Place the optical quantum meter about 15cm above the ground, measure the incident amount of photosynthetic effective radiation above the ground (pargi) upward and the reflection amount of photosynthetic effective radiation above the ground (pargr) downward. PAR=(PARci- PARcr)-( PARgi- PARgr)； Fpar =PAR/ PARci. Data storage: in Excel format, the original data also includes photos of observation points </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2008年6月16日和7月1日在临泽站加密观测区开展了冠顶入射辐射，冠顶反射辐射，地表入射辐射以及地表反射辐射的观测。</w:t>
+        <w:t xml:space="preserve"> The observation of coronal incident radiation, coronal reflected radiation, surface incident radiation and surface reflected radiation was carried out in the intensive observation area of Linze station on June 16 and July 1, 2008.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  将线性光量子计置于冠层上方15cm左右，向上测量冠层顶光合有效辐射冠层入射量（PARci），光量子计与太阳入射方向垂直投影线呈0°、30°、45°、60°、90°五个角度，向下测量光合有效辐射冠层反射量（PARcr）；将光量子计置于地面上方15cm左右，向上测量光合有效辐射地面上方入射量（PARgi），向下测量光合有效辐射地面上方反射量（PARgr）。PAR=(PARci- PARcr)-( PARgi- PARgr)；Fpar =PAR/ PARci。</w:t>
+        <w:t xml:space="preserve"> The linear light quantum meter is placed about 15cm above the canopy, and the incident amount of photosynthetic effective radiation (parci) on the canopy top is measured upward. The light quantum meter is at five angles of 0 °, 30 °, 45 °, 60 ° and 90 ° perpendicular to the solar incident direction, and the canopy reflection amount of photosynthetic effective radiation (parcr) is measured downward; Place the optical quantum meter about 15cm above the ground, measure the incident amount of photosynthetic effective radiation above the ground (pargi) upward and the reflection amount of photosynthetic effective radiation above the ground (pargr) downward. PAR=(PARci- PARcr)-( PARgi- PARgr)； Fpar =PAR/ PARci。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve"> Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/06/27-2008/07/12</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/06/27-2008/07/12</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域, 中游干旱区水文试验区, 临泽站加密观测区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, hydrological experimental area of arid area in the middle reaches, intensive observation area of Linze station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">25.9 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:25.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地表入射辐射, FPAR, 冠顶反射辐射, 地表反射辐射, PAR, 冠顶入射辐射, 光量子计, 光合有效辐射, 光合作用, 冠层光谱, 植被</w:t>
+        <w:t xml:space="preserve">Theme:Surface incident radiation, FPAR, canopy reflected radiation, surface reflected radiation, par, canopy incident radiation, light quantum meter, photosynthetic effective radiation, photosynthesis, canopy spectrum, vegetation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008</w:t>
+        <w:t xml:space="preserve">Time:2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">临泽站加密观测区,  中游干旱区水文试验区,  黑河流域 </w:t>
+        <w:t xml:space="preserve">Place:Intensive observation area of Linze station,  hydrological test area of arid area in the middle reaches,  Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">宋怡 </w:t>
+        <w:t xml:space="preserve">contributors:Song Yi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">宋怡  </w:t>
+        <w:t xml:space="preserve">author:Song Yi </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Song Yi </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">宋怡. 黑河综合遥感联合试验：临泽站加密观测区光合作用有效辐射比率（FPAR）日变化观测数据集（2008年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1937.</w:t>
+        <w:t xml:space="preserve">Song Yi. Joint experiment of Heihe comprehensive remote sensing: observation data set of daily variation of photosynthetic effective radiation ratio (FPAR) in intensive observation area of Linze station. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1937.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>