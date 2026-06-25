--- v0 (2026-05-11)
+++ v1 (2026-06-25)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">湖北省巴东县降雨数据集（1960-2022年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Rainfall Dataset of Badong County, Hubei Province (1960-2022)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rainfall Dataset of Badong County, Hubei Province (1960-2022)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.bnorsg.db7236.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.bnorsg.db7236.2026</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.BNORSG.DB7236.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集包含了1960年1月1日至2022年6月30日期间，湖北巴东县1个气象站点60年降雨监测数据。包含字段时间（年月日）、区站号、经度（°）、维度（°）、高程（m）、省份、市、站点、降水（mm）。   数据采集地空间位置为110° 23′14″E，31° 2′42″N。   数据中的“nan”表示空值。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  仪器自动观测。</w:t>
+        <w:t xml:space="preserve">Automatic instrument observation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  原始数据，未经处理。</w:t>
+        <w:t xml:space="preserve">The raw data has not been processed</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据为原始测量数据，数据质量良好。</w:t>
+        <w:t xml:space="preserve">The data is raw measurement data with good quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1960/01/01-2022/06/30</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1960/01/01-2022/06/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">巴东县气象站 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Experimental Field in Badong County, Enshi Tujia and Miao Autonomous Prefecture, Hubei Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">4.1 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:4.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">降雨</w:t>
+        <w:t xml:space="preserve">Theme:rainfall</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气科学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1960 2022</w:t>
+        <w:t xml:space="preserve">Time:1960 2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">巴东县气象站 </w:t>
+        <w:t xml:space="preserve">Place:Badong County Meteorological Station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">康建芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967597</w:t>
+        <w:t xml:space="preserve">phone:0931-4967597</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘军旗 </w:t>
+        <w:t xml:space="preserve">contributors:Liu Junqi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘军旗  </w:t>
+        <w:t xml:space="preserve">author:Liu Junqi </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Liu Junqi </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘军旗. 湖北省巴东县降雨数据集（1960-2022年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.BNORSG.DB7236.2026.</w:t>
+        <w:t xml:space="preserve">Liu Junqi. Rainfall Dataset of Badong County, Hubei Province (1960-2022). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.BNORSG.DB7236.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>