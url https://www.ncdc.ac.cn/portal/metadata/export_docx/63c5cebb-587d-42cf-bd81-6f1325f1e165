--- v0 (2026-06-15)
+++ v1 (2026-09-02)
@@ -2374,73 +2374,73 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jiang Lingmei, Yang Jianwei, Zhang Cheng, Wu Shengli, Li Zhen, Dai Liyun, Li Xiaofeng, Qiu Yubao. Daily snow water equivalent product with SMMR, SSM/I and SSMIS from 1980 to 2020 over China[J]. Big Earth Data, 2022, : 1-15， DOI：10.1080/20964471.2022.2032998. </w:t>
+        <w:t xml:space="preserve">Jiang Lingmei, Yang Jianwei, Zhang Cheng, Wu Shengli, Li Zhen, Dai Liyun, Li Xiaofeng, Qiu Yubao. Daily snow water equivalent product with SMMR, SSM/I and SSMIS from 1980 to 2020 over China[J]. Big Earth Data, 2022, : 1-15， DOI：10.1080/20964471.2022.2032998.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王建, 车涛, 李震, 李弘毅, 郝晓华, 郑照军, 肖鹏峰, 李晓峰, 黄晓东, 钟歆玥, 戴礼云, 李红星, 柯长青, 李兰海. 中国积雪特性及分布调查[J]. 地球科学进展, 2018, 33, (01): 12-26. </w:t>
+        <w:t xml:space="preserve">王建, 车涛, 李震, 李弘毅, 郝晓华, 郑照军, 肖鹏峰, 李晓峰, 黄晓东, 钟歆玥, 戴礼云, 李红星, 柯长青, 李兰海. 中国积雪特性及分布调查[J]. 地球科学进展, 2018, 33(01): 12-26.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>