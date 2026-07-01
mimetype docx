--- v0 (2026-05-06)
+++ v1 (2026-07-01)
@@ -298,51 +298,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  在北极沿海永久冻土区，热岩礁泻湖代表了从淡水湖泊到海洋环境的过渡状态。淡水湖泊到海洋环境的过渡状态，但在其对温室气体产生和释放的作用方面很少受到关注。温室气体的产生和释放的作用很少受到关注。一个热卡岩泻湖的地球化学特征与两个热卡岩湖的地球化学特征进行了比较。与西伯利亚东北部Bykovsky半岛上的两个热岩溶湖进行了比较。这个数据集 包括pH值、主要阳离子和阴离子、碱度、盐度和溶解铁（铁和亚铁）。湖泊和泻湖沉积物的孔隙水的浓度；小塞子样品中CH4的浓度和稳定同位素特征。   沉积物芯的小塞子样品中CH4的浓度和稳定同位素特征；总碳(TC)、总有机碳(TOC)、总氮(TOC) 、总氮(TN)和总硫(TS)；以及一些生物标志物指数(例如：在湖泊和环礁上的生物标志物)。根据正构烷烃的浓度计算生物标志物指数（如CPI、Paq），以描述沉积物中有机物的来源。湖泊中有机物（OM）的来源。   数据集被编译成一个Excel文件，样本在行中，环境参数在列中。</w:t>
+        <w:t xml:space="preserve">  在北极沿海永久冻土区，热岩礁泻湖代表了从淡水湖泊到海洋环境的过渡状态。淡水湖泊到海洋环境的过渡状态，但在其对温室气体产生和释放的作用方面很少受到关注。温室气体的产生和释放的作用很少受到关注。一个热卡岩泻湖的地球化学特征与两个热卡岩湖的地球化学特征进行了比较。与西伯利亚东北部Bykovsky半岛上的两个热岩溶湖进行了比较。这个数据集包括pH值、主要阳离子和阴离子、碱度、盐度和溶解铁（铁和亚铁）。湖泊和泻湖沉积物的孔隙水的浓度；小塞子样品中CH4的浓度和稳定同位素特征。   沉积物芯的小塞子样品中CH4的浓度和稳定同位素特征；总碳(TC)、总有机碳(TOC)、总氮(TOC) 、总氮(TN)和总硫(TS)；以及一些生物标志物指数(例如：在湖泊和环礁上的生物标志物)。根据正构烷烃的浓度计算生物标志物指数（如CPI、Paq），以描述沉积物中有机物的来源。湖泊中有机物（OM）的来源。   数据集被编译成一个Excel文件，样本在行中，环境参数在列中。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
@@ -459,50 +459,72 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据质量描述</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>