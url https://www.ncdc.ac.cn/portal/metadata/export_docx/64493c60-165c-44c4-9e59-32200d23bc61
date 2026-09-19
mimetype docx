--- v0 (2026-05-05)
+++ v1 (2026-09-19)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hydrological and meteorological dataset along the lower reaches of the Yangtze River from 2019 to 2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2019-2020年期间长江下游沿海沿江水文气象数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nhri.db6786.2025</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Hydrological and meteorological dataset along the lower reaches of the Yangtze River from 2019 to 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NHRI.DB6786.2025</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nhri.db6786.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NHRI.DB6786.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  为了建立多因素作用下沿海沿江潮位预报，收集了沿线南京、江阴等站潮位数据、河口潮差数据河口风速数据、气压数据、大通流量数据、典型台风数据、覆盖模型范围的水下地形数据，对原始进行存在重复值、错误值及缺失值，需要进行数据的清洗和缺补。数据填补主要采用回归填补的方法，利用相关关系较好的邻近站点潮位时间序列与待填补站点潮位时间序列的相关关系，建立一种回归模型进行潮位序列缺测值填补，提高数据质量。为研究多因素作用条件下沿江沿海潮位预报研究提供了数据支撑。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">  收集了南京潮位站（ 118°43′ 32°05′）、江阴潮位站（ 120°18′ 31°57′）逐时潮位数据，单位为，高程基面为吴淞基面数据时期为2019、2020年期间。   收集了大通水文站（117°38′ 30°46′ ）逐时流量数据，单位m3/s,数据时期为2019、2020年期间。   收集了长江口六滧潮位站(121°42′ 31°30′ )潮差数据，单位为m,数据时期为2019、2020年期间。   收集了覆盖沿江、沿海模型范围的地形数据，采用2020年实测水下地形与全球海洋陆地高程数据ETOPO1拼接而成,基面为85基面。   收集了河口风速、气压数据，数据来源于欧洲中尺度天气预报中心(ECMWF)全球大气再分析数据EAR5，风速单位m/s,气压单位hPa。   收集了两场典型台风路径、强度信息，数据来源为CMA热带气旋最佳路径数据集（tcdata.typhoon.org.cn）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">  （1）对于站点潮位、流量、风速、气压等原始数据，存在重复值、异常值、错误值及缺失值，进行数据的清洗，统计清洗后数据缺测率；   （2）对于缺测较少的数据采用三次样条插值方法进行补缺；   （3）对于缺测较多的数据用相关关系较好的邻近站点潮位时间序列与待填补站点潮位时间序列的相关关系，建立一种回归模型进行潮位序列缺测值填补，提高数据质量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  经数据清洗、补缺后的潮位无缺测，通过数据一致性检测。本数据集可作为典型蓄滞洪区评价分析的可靠基础数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2019/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Typical stations in the lower reaches of the Yangtze River, along the coastal areas along the river </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">长江下游典型站点,沿江沿海区域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:953.4 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">953.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.txt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1小时</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Storm surge, astronomical tide, runoff</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">风暴潮, 天文潮, 径流</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:hydrology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2019 2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:China,  lower reaches of the Yangtze River,  tidal sections </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国,  长江下游,  感潮河段 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">117.63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">120.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30.76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1533,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:XIA Mingyan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">夏明嫣 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:XIA Mingyan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">夏明嫣  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:XIA Mingyan </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">夏明嫣</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2021YFC3000100</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021YFC3000100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Lower Yangtze River Flood Disaster Integration and Control and Emergency De-risking Technology and Equipment</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">长江下游洪涝灾害集成调控与应急除险技术装备</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">XIA Mingyan. Hydrological and meteorological dataset along the lower reaches of the Yangtze River from 2019 to 2020. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NHRI.DB6786.2025.</w:t>
+        <w:t xml:space="preserve">夏明嫣. 2019-2020年期间长江下游沿海沿江水文气象数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NHRI.DB6786.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>