--- v0 (2026-05-07)
+++ v1 (2026-06-24)
@@ -419,51 +419,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数字矢量化</w:t>
+        <w:t xml:space="preserve">数字矢量化。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
@@ -480,51 +480,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据集通过严格的人工审核控制质量</w:t>
+        <w:t xml:space="preserve">数据集通过严格的人工审核控制质量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -616,51 +616,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>采集地点</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">青藏高原，青藏铁路 </w:t>
+        <w:t xml:space="preserve">青藏高原,青藏铁路 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -1609,51 +1609,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>联系人</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>