--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -263,51 +263,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aquatic vegetation is crucial for improving water quality, supporting fisheries and preserving biodiversity in lakes. Monitoring the spatiotemporal dynamics of aquatic vegetation is indispensable for the assessment and protection of lake ecosystems. Nevertheless, a comprehensive global assessment of lacustrine aquatic vegetation is lacking. This study introduces an automatic identification algorithm (with a total accuracy of 94.4%) for Sentinel-2 MSI, enabling the first-ever global mapping of aquatic vegetation distribution in 1.4 million lakes using 14.8 million images from 2019 to 2022. Results show that aquatic vegetation occurred in 81,116 lakes across six continents over the past four years, covering a cumulative maximum aquatic vegetation area (MVA) of 16,111.8 KM2. The global median aquatic vegetation occurrence (VO, in %) is 3.0%, with notable higher values observed in South America (7.4%) and Africa (4.1%) compared with Asia (2.7%) and North America (2.4%). High VO is also observed in lakes near major rivers such as the Yangtze, Ob, and Paraná Rivers. Integrating historical data with our calculated MVA, the aquatic vegetation changes in 170 lakes worldwide were analyzed. It shows that 72.4% (123/170) of lakes experienced a decline in aquatic vegetation from the early 1980s to 2022, encompassing both submerged and overall aquatic vegetation. The most substantial decrease is observed in Asia and Africa. Our findings suggest that, beyond lake algal blooms and temperature, the physical characteristics of the lakes and their surrounding environments could also influence aquatic vegetation distribution. Our research provides valuable information for the conservation and restoration of lacustrine aquatic vegetation. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
@@ -1183,51 +1183,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>