--- v1 (2026-06-21)
+++ v2 (2026-08-06)
@@ -2,846 +2,991 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Global lake aquatic vegetation datasets</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">全球湖泊水生植被数据集（2019-2022年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://doi.org/10.6084/m9.figshare.24717795.v1</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Global lake aquatic vegetation datasets</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.FIGSHARE.DB6696.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">https://doi.org/10.6084/m9.figshare.24717795.v1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.FIGSHARE.DB6696.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开放获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  水生植被对改善水质、支持渔业和保护湖泊生物多样性至关重要。监测水生植被的时空动态对于评估和保护湖泊生态系统不可或缺。然而，目前还缺乏对湖泊水生植被的全球综合评估。本研究为哨兵-2 MSI 引入了一种自动识别算法（总准确率达 94.4%），从而首次利用 1480 万张图像绘制了 2019 年至 2022 年期间 140 万个湖泊的全球水生植被分布图。结果显示，在过去四年中，六大洲的81116个湖泊中出现了水生植被，累计最大水生植被面积（MVA）为16111.8KM2。全球水生植被发生率中位数（VO，%）为 3.0%，南美洲（7.4%）和非洲（4.1%）的数值明显高于亚洲（2.7%）和北美洲（2.4%）。在长江、鄂毕河和巴拉那河等主要河流附近的湖泊中，也观察到了较高的 VO 值。将历史数据与我们计算的水生植被覆盖率相结合，分析了全球 170 个湖泊的水生植被变化。结果显示，从 20 世纪 80 年代初到 2022 年，72.4% 的湖泊（123/170）经历了水生植被的减少，包括沉水植被和整体水生植被。亚洲和非洲的降幅最大。我们的研究结果表明，除了湖泊藻华和温度之外，湖泊的物理特征及其周围环境也会影响水生植被的分布。我们的研究为保护和恢复湖泊水生植被提供了宝贵的信息。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  This study utilized Sentinel-2A and Sentinel-2B MSI Level-2 surface reflectance (SR) products from 2019 to 2022, totalling 14.8 million images.</w:t>
+        <w:t xml:space="preserve">  研究利用了2019年至2022年的哨兵-2A和哨兵-2B MSI Level-2地表反射率（SR）产品，共计1480万幅图像。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  This study introduces an automatic identification algorithm (with a total accuracy of 94.4%) for Sentinel-2 MSI, enabling the first-ever global mapping of aquatic vegetation distribution in 1.4 million lakes using 14.8 million images from 2019 to 2022.</w:t>
+        <w:t xml:space="preserve">  本研究为哨兵-2 MSI 引入了一种自动识别算法（总准确率为 94.4%），从而首次利用 1480 万张图像绘制了 2019 年至 2022 年期间 140 万个湖泊的全球水生植被分布图。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2019/01/01-2022/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019/01/01-2022/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:34.0 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">34.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Aquatic vegetation, MVA, VO</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水生植被, MVA, VO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2019 2020 2021 2022</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019 2020 2021 2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -875,51 +1020,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -946,51 +1109,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1012,51 +1193,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1083,51 +1282,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1153,563 +1370,812 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:HOU Xuejiao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">侯雪姣 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:HOU Xuejiao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">侯雪姣  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:HOU Xuejiao </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">侯雪姣</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">HOU Xuejiao. Global lake aquatic vegetation datasets. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.FIGSHARE.DB6696.2024.</w:t>
+        <w:t xml:space="preserve">侯雪姣. 全球湖泊水生植被数据集（2019-2022年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.FIGSHARE.DB6696.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Hou Xuejiao, Liu Jinying, Huang Huabing, Zhang Yunlin, Liu Chong, Gong Peng. Mapping global lake aquatic vegetation dynamics using 10-m resolution satellite observations[J]. Science Bulletin, 2024, 69, (19): 3115-3126. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: https://doi.org/10.1016/j.scib.2024.05.009.</w:t>
       </w:r>