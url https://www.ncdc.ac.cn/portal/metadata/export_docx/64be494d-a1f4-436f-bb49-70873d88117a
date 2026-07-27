--- v0 (2026-05-31)
+++ v1 (2026-07-27)
@@ -2,965 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">祁连山自然保护区1:10万空间基础数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1:100000 spatial basic data set of Qilian Mountains Nature Reserve</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1:100000 spatial basic data set of Qilian Mountains Nature Reserve</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3643.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3643.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.723</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据为祁连山自然保护区空间基础数据集，分为Qilian_County_point（县镇居民点）、Qilian_Town_point（乡镇居民点）、 Qilian_Village（乡村居民点）、 Qilian_Rivers(河流)、 Qilian_Road（道路） 比例尺为1:100000 Qilian_County_point(县镇居民点)属性字段 字段1：NAME城市名称 数据类型:Text(60) 字段2：Coad县镇编码 数据类型:Text(30) Qilian_Town_point(乡镇居民点)属性字段 字段1：NAME城市名称 数据类型:Text(60) 字段2：Coad乡镇编码 数据类型:Text(30) Qilian_Village_point (乡村居民点)属性字段 字段1：NAME城市名称 数据类型:Text(60) 字段2：Coad乡村编码 数据类型:Text(30) Qilian_Rivers(河流)属性字段 字段1：NAME 河流名称 数据类型:Text(20) 字段2：Shape_leng 河流长度 数据类型:Double(19) 字段3：Code 河流编码 数据类型:Text(30) Qilian_Rode(道路)属性字段 字段1：NAME道路名称 数据类型:Text(100) 字段2：Level道路等级 数据类型:Text(30) 字段3：Shape_leng道路长度 数据类型:Double(19) 字段4：Code道路编码 数据类型:Code(Text，30)</w:t>
+        <w:t xml:space="preserve">This data is the spatial basic dataset of Qilian Mountain Nature Reserve, divided into Qilian_ County_ Point (county town residential area), Qilian_ Town_ Point (township residential area) Qilian_ Village Qilian_ Rivers Qilian_ Road Scale 1:100000 Qilian_ County_ Point (County Town Residential Area) attribute field Field 1: NAME City Name Data type: Text (60) Field 2: Coat County Town Code Data type: Text (30) Qilian_ Town_ Point (township residential area) attribute field Field 1: NAME City Name Data type: Text (60) Field 2: Coat Township Code Data type: Text (30) Qilian_ Village_ Point (rural settlement) attribute field Field 1: NAME City Name Data type: Text (60) Field 2: Coat Rural Code Data type: Text (30) Qilian_ Rivers attribute field Field 1: NAME River Name Data type: Text (20) Field 2: Shape_ Leng River Length Data type: Double (19) Field 3: Code River code Data type: Text (30) Qilian_ Road attribute fields Field 1: NAME Road Name Data type: Text (100) Field 2: Level Road Class Data type: Text (30) Field 3: Shape_ Length of road Data type: Double (19) Field 4: Code Road code Data type: Code (Text, 30) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">祁连山保护局：祁连山自然保护区专题图 遥感数据：TM/ETM,ASTER 甘肃出版社：甘肃祁连山国家级自然保护区志</w:t>
+        <w:t xml:space="preserve">Qilian Mountain Protection Bureau: Special Map of Qilian Mountain Nature Reserve Remote sensing data: TM/ETM, ASTER Gansu Publishing House: Records of Qilian Mountain National Nature Reserve in Gansu Province</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">利用GIS，ENVI等遥感软件，对所需影像进行精纠正，然后经过数字化，严格按照10万比例尺所需提取、整理和修编空间数据和属性数据</w:t>
+        <w:t xml:space="preserve">Use remote sensing software such as GIS and ENVI to accurately correct the required images, and then digitize them to extract, organize, and edit spatial and attribute data strictly according to the 100000 scale requirements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">扫描专题图，经过精校正，数据质量良好</w:t>
+        <w:t xml:space="preserve">Scan the thematic map, after precise correction, the data quality is good </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/01/01-2012/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/01/01-2012/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">祁连山自然保护区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Qilian Mountain Nature Reserve </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">663.9 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:663.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:shp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...106 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -973,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">道路, 乡村居民点, 自然保护, 祁连山, 乡镇居民点, 县镇居民点, 河流</w:t>
+        <w:t xml:space="preserve">Theme:road, rural settlement, natural conservation, Qilian Mountains, Township residential area, Residential areas in counties and towns, rivers</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012</w:t>
+        <w:t xml:space="preserve">Time:2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">祁连山自然保护区,  祁连山 </w:t>
+        <w:t xml:space="preserve">Place:Qilian Mountain Nature Reserve,  Qilian Mountains </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1241,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1330,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1414,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.76</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1503,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1591,743 +1235,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴立宗 </w:t>
+        <w:t xml:space="preserve">contributors:WU Lizong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">盖春梅  </w:t>
+        <w:t xml:space="preserve">author:GAI Chunmei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吴立宗. 祁连山自然保护区1:10万空间基础数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.723.</w:t>
+        <w:t xml:space="preserve">WU Lizong. 1:100000 spatial basic data set of Qilian Mountains Nature Reserve. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.723.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>