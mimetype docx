--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Socio-Economic Statistical Data of Xinjiang (Prefectures, Cities, and Counties), 2014-2015</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2014-2015年新疆(地州、市、县)社会经济统计数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2987.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Socio-Economic Statistical Data of Xinjiang (Prefectures, Cities, and Counties), 2014-2015</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1329</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2987.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1329</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Basic Geography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基础地理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset contains socio-economic statistics for Xinjiang at the regional (prefecture), city, and county levels for the years 2014 and 2015. It includes economic and demographic data for the entire autonomous region and its subdivisions, covering 12 categories: Basic Rural Profiles、Population and Employment、Comprehensive Economic、Indicators、Agriculture、Industry and Construction、Transportation、Postal Services、Telecommunications and Energy、Trade、Foreign Economics、 Tourism、Fixed Asset Investment、Education、Science、Technology and Culture、Public Health、Livelihoods、Social Security、Resource Environment and Sustainable Development。A total of 335 indicators are included with some data derived from sampling surveys. </w:t>
+        <w:t xml:space="preserve">  2014年和2015年两年的新疆(地州、市、县)社会经济数据，包括全区和各地、县（市)经济和人口方面的统计数据。数据包括：乡村基本情况、人口与就业、综合经济、农业、工业及建筑业、交通运输邮电通讯能源、贸易外经旅游、固定资产投资、教育科技文化卫生、人民生活、社会保障、资源环境与可持续发展十二类统计数据,共计335项指标.其中部分统计数据来自抽样调查资料。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The data originates from the Xinjiang Uygur Autonomous Region Statistical Yearbook (2014-2015) and Xinjiang Uygur Autonomous Region Statistical Yearbook (2016) published by the Xinjiang Bureau of Statistics.</w:t>
+        <w:t xml:space="preserve">  数据来源于新疆维吾尔自治区统计局出版的2014-2015年新疆维吾尔自治区统计年鉴和2016年新疆维吾尔自治区统计年鉴。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> This dataset was compiled from county-level indicators in the Xinjiang Uygur Autonomous Region Statistical Yearbooks (2014-2015).</w:t>
+        <w:t xml:space="preserve">  该数据由2014-2015年新疆维吾尔自治区统计年鉴中的县域指标整理而成。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The data was collected and organized by the Xinjiang and Central Asia Scientific Data Center, with no modifications to the original content, ensuring high reliability. </w:t>
+        <w:t xml:space="preserve">  本数据由新疆与中亚科学数据中心负责搜集和整理，数据无改动，质量可靠。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2014/01/01-2015/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014/01/01-2015/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Xinjiang Uygur Autonomous Region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆维吾尔自治区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:27.9 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">27.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Xinjiang, Demographics, Social Economy</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆, 人口统计, 社会经济</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:human geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">人文地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2014 2015</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014 2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Xinjiang Uygur Autonomous Region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Xinjiang Uygur Autonomous Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 49.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">108.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Jin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:09917827369</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">09917827369</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:lijin@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lijin@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:LI Jin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LI Jin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:LI Jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">LI Jin. Socio-Economic Statistical Data of Xinjiang (Prefectures, Cities, and Counties), 2014-2015. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1329.</w:t>
+        <w:t xml:space="preserve">李锦. 2014-2015年新疆(地州、市、县)社会经济统计数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1329.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>