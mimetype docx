--- v0 (2026-07-28)
+++ v1 (2026-09-12)
@@ -2325,101 +2325,95 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wang H, Tarasick DW, Liu J, Smit HGJ, Van Malderen R, Shen L, Blot R, Zhao T. Consistency evaluation of tropospheric ozone from ozonesonde and IAGOS (In-service Aircraft for a Global Observing System) observations: vertical distribution, ozonesonde types, and station–airport distance[J/OL]. Atmos. Chem. Phys., 2024-10-25, 24, (20): 11927-11942. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/acp-24-11927-2024.</w:t>
+        <w:t xml:space="preserve">Wang H, Tarasick DW, Liu J, Smit HGJ, Van Malderen R, Shen L, Blot R, Zhao T. Consistency evaluation of tropospheric ozone from ozonesonde and IAGOS (In-service Aircraft for a Global Observing System) observations: vertical distribution, ozonesonde types, and station–airport distance[J/OL]. Atmos. Chem. Phys., 2024-10-25, 24(20): 11927-11942. DOI: 10.5194/acp-24-11927-2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zang Z, Liu J, Tarasick D, Moeini O, Bian J, Zhang J, Thompson AM, Van Malderen R, Smit HGJ, Stauffer RM, Johnson BJ, Kollonige DE. The improved Trajectory-mapped Ozonesonde dataset for the Stratosphere and Troposphere (TOST): update, validation and applications[J/OL]. Atmos. Chem. Phys., 2024-12-16, 24, (24): 13889-13912. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/acp-24-13889-2024.</w:t>
+        <w:t xml:space="preserve">Zang Z, Liu J, Tarasick D, Moeini O, Bian J, Zhang J, Thompson AM, Van Malderen R, Smit HGJ, Stauffer RM, Johnson BJ, Kollonige DE. The improved Trajectory-mapped Ozonesonde dataset for the Stratosphere and Troposphere (TOST): update, validation and applications[J/OL]. Atmos. Chem. Phys., 2024-12-16, 24(24): 13889-13912. DOI: 10.5194/acp-24-13889-2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu J, Tarasick DW, Fioletov VE, McLinden C, Zhao T, Gong S, Sioris C, Jin JJ, Liu G, Moeini O. A global ozone climatology from ozone soundings via trajectory mapping: a stratospheric perspective[J/OL]. Atmos. Chem. Phys., 2013-11-25, 13, (22): 11441-11464. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/acp-13-11441-2013.</w:t>
+        <w:t xml:space="preserve">Liu J, Tarasick DW, Fioletov VE, McLinden C, Zhao T, Gong S, Sioris C, Jin JJ, Liu G, Moeini O. A global ozone climatology from ozone soundings via trajectory mapping: a stratospheric perspective[J/OL]. Atmos. Chem. Phys., 2013-11-25, 13(22): 11441-11464. DOI: 10.5194/acp-13-11441-2013.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>