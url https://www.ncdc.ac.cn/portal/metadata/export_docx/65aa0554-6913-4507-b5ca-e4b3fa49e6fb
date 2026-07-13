--- v0 (2026-05-27)
+++ v1 (2026-07-13)
@@ -2,1212 +2,928 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">全球荒漠化暴露数据集（2001-2018 年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A dataset of desertification exposure (2001-2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A dataset of desertification exposure (2001-2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.5281/zenodo.7505440</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.7505440</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB3957.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desert</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">荒漠化是指在干旱地区（包括极端干旱区，干旱指数AI &lt; 0.05），2000年时为非森林的土地覆被类型转化为裸地，并导致其基本生态系统服务丧失的过程。根据土地退化类型，荒漠化可进一步划分为农业荒漠化、草地荒漠化、湿地荒漠化、灌木林地荒漠化和稀疏植被荒漠化。 本研究采用的数据包括：源自空间分辨率为4 km的TerraClimate数据库的干旱指数，欧洲空间局气候变化倡议的土地覆被产品（ESA CCI LC），以及经过联合国调整的、空间分辨率为300 m的WorldPop人口数据。 研究时段为2001年至2018年，空间分析分辨率为300 m。 荒漠化类型（203）包括农业荒漠化（代码2）、草地荒漠化（代码3）、湿地荒漠化（代码4）、灌木林地荒漠化（代码5）和稀疏植被荒漠化（代码6）。</w:t>
+        <w:t xml:space="preserve">Desertification is revised as: in dryland areas (including hyper-arid areas AI&lt;0.05), non-forest land covers in 2000 change into bare land, and the bareness results in deprivation of essential ecosystem services. According to categories of land degradation, total desertification is further defined as agriculture desertification, grassland desertification, wetland desertification, shrubland desertificationand sparse vegetation desertification, respectively. The study period is 2001-2018, and the spatial resolution is 300-m. Desertification types include agriculture desertification (code 2), grassland desertification (code 3), wetland desertification (code 4), shrubland desertification (code 5) and sparse vegetation desertification (code 6). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干旱指数数据源自空间分辨率为4 km的TerraClimate数据集（https://www.climatologylab.org/terraclimate.html），土地覆被数据采用ESA CCI LC产品（https://maps.elie.ucl.ac.be/CCI/viewer/index.php），而已暴露于荒漠化的人口数据则基于经过联合国调整、空间分辨率为300 m的WorldPop人口统计数据集（https://www.worldpop.org/geodata/listing?id=69）。</w:t>
+        <w:t xml:space="preserve">  Aridity index is from TerraClimate with a 4-km resolution (https://www.climatologylab.org/terraclimate.html), land cover products are ESA CCI-LC product (http://maps.elie.ucl.ac.be/CCI/viewer/index.php), population data exposed to desertification are adjusted WorldPop population data (https://www.worldpop.org/geodata/listing?id=69) with a 300-m resolution。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">以生态系统服务损失为切入点，动态评估全球已经荒漠化的土地面积及受影响人口规模。</w:t>
+        <w:t xml:space="preserve">  Classify and process deserts based on various types of data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据质量良好。</w:t>
+        <w:t xml:space="preserve">  The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2001/01/01-2018/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2001/01/01-2018/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">全球 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Global </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">724.0 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:724.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:.shp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据时间分辨率：</w:t>
-[...55 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...62 lines deleted...]
-        <w:t xml:space="preserve">WGS_1984 </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS_1984 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">荒漠化, 农业荒漠化, 草地荒漠化</w:t>
+        <w:t xml:space="preserve">Theme:None, None, None</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018</w:t>
+        <w:t xml:space="preserve">Time:2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">全球 </w:t>
+        <w:t xml:space="preserve">Place:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1241,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1330,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1414,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1503,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1591,812 +1235,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李国帅 </w:t>
+        <w:t xml:space="preserve">contributors:LI Guoshuai </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李国帅  </w:t>
+        <w:t xml:space="preserve">author:LI Guoshuai </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LI Guoshuai </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李国帅. 全球荒漠化暴露数据集（2001-2018 年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB3957.2023.</w:t>
+        <w:t xml:space="preserve">LI Guoshuai. A dataset of desertification exposure (2001-2018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB3957.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Li Guoshuai, Yang Bao, Wu Guangjian, Feng Guangcai, Ljungqvist Fredrik Charpentier, Che Tao, Zhang Ying, Yang Hong, Guan Xiaodan, Huang Chunlin, Xiao Jianhua, Miao Yunfa. Increased desertification exposure in dryland areas[J]. Ecological Indicators, 2025, 179:114264. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: https://doi.org/10.1016/j.ecolind.2025.114264.</w:t>
       </w:r>