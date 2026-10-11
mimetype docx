--- v1 (2026-07-13)
+++ v2 (2026-10-11)
@@ -2,928 +2,1212 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A dataset of desertification exposure (2001-2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">全球荒漠化暴露数据集（2001-2018 年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.7505440</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A dataset of desertification exposure (2001-2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB3957.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.5281/zenodo.7505440</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB3957.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Desert</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Desertification is revised as: in dryland areas (including hyper-arid areas AI&lt;0.05), non-forest land covers in 2000 change into bare land, and the bareness results in deprivation of essential ecosystem services. According to categories of land degradation, total desertification is further defined as agriculture desertification, grassland desertification, wetland desertification, shrubland desertificationand sparse vegetation desertification, respectively. The study period is 2001-2018, and the spatial resolution is 300-m. Desertification types include agriculture desertification (code 2), grassland desertification (code 3), wetland desertification (code 4), shrubland desertification (code 5) and sparse vegetation desertification (code 6). </w:t>
+        <w:t xml:space="preserve">荒漠化是指在干旱地区（包括极端干旱区，干旱指数AI &lt; 0.05），2000年时为非森林的土地覆被类型转化为裸地，并导致其基本生态系统服务丧失的过程。根据土地退化类型，荒漠化可进一步划分为农业荒漠化、草地荒漠化、湿地荒漠化、灌木林地荒漠化和稀疏植被荒漠化。 本研究采用的数据包括：源自空间分辨率为4 km的TerraClimate数据库的干旱指数，欧洲空间局气候变化倡议的土地覆被产品（ESA CCI LC），以及经过联合国调整的、空间分辨率为300 m的WorldPop人口数据。 研究时段为2001年至2018年，空间分析分辨率为300 m。 荒漠化类型（203）包括农业荒漠化（代码2）、草地荒漠化（代码3）、湿地荒漠化（代码4）、灌木林地荒漠化（代码5）和稀疏植被荒漠化（代码6）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Aridity index is from TerraClimate with a 4-km resolution (https://www.climatologylab.org/terraclimate.html), land cover products are ESA CCI-LC product (http://maps.elie.ucl.ac.be/CCI/viewer/index.php), population data exposed to desertification are adjusted WorldPop population data (https://www.worldpop.org/geodata/listing?id=69) with a 300-m resolution。</w:t>
+        <w:t xml:space="preserve">干旱指数数据源自空间分辨率为4 km的TerraClimate数据集（https://www.climatologylab.org/terraclimate.html），土地覆被数据采用ESA CCI LC产品（https://maps.elie.ucl.ac.be/CCI/viewer/index.php），而已暴露于荒漠化的人口数据则基于经过联合国调整、空间分辨率为300 m的WorldPop人口统计数据集（https://www.worldpop.org/geodata/listing?id=69）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Classify and process deserts based on various types of data.</w:t>
+        <w:t xml:space="preserve">以生态系统服务损失为切入点，动态评估全球已经荒漠化的土地面积及受影响人口规模。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The data quality is good. </w:t>
+        <w:t xml:space="preserve">数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2001/01/01-2018/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2001/01/01-2018/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:724.0 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">724.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.shp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">300m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> WGS_1984 </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS_1984 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:None, None, None</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">荒漠化, 农业荒漠化, 草地荒漠化</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1241,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1330,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1414,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1503,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,587 +1591,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:LI Guoshuai </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李国帅 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LI Guoshuai </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李国帅  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:LI Guoshuai </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李国帅</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">LI Guoshuai. A dataset of desertification exposure (2001-2018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB3957.2023.</w:t>
+        <w:t xml:space="preserve">李国帅. 全球荒漠化暴露数据集（2001-2018 年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB3957.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Li Guoshuai, Yang Bao, Wu Guangjian, Feng Guangcai, Ljungqvist Fredrik Charpentier, Che Tao, Zhang Ying, Yang Hong, Guan Xiaodan, Huang Chunlin, Xiao Jianhua, Miao Yunfa. Increased desertification exposure in dryland areas[J]. Ecological Indicators, 2025, 179:114264. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: https://doi.org/10.1016/j.ecolind.2025.114264.</w:t>
+        <w:t xml:space="preserve">Li Guoshuai, Yang Bao, Wu Guangjian, Feng Guangcai, Ljungqvist FredrikCharpentier, Che Tao, Zhang Ying, Yang Hong, Guan Xiaodan, Huang Chunlin, Xiao Jianhua, Miao Yunfa. Increased desertification exposure in dryland areas[J/OL]. Ecological Indicators, 2025, 179: 114264. DOI: https://doi.org/10.1016/j.ecolind.2025.114264.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>