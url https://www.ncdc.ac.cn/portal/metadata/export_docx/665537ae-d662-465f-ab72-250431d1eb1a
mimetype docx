--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -2397,50 +2397,120 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">刘士玲,郑路,杨保国,杨坤,闵惠琳,陈琳,张培,庞圣江,舒韦维,李华. 近自然化改造马尾松人工林土壤水热数据集（2016-2021年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.db2413.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘士玲, 郑路, 杨保国, 杨坤, 闵惠琳, 陈琳, 张培, 庞圣江, 舒韦维, 李华. 2016–2021年南亚热带近自然化改造马尾松人工林土壤水热动态数据集[J]. 中国科学数据（中英文网络版）, 2023, 8, (3). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>