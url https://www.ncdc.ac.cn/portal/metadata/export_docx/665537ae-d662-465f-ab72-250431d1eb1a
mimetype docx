--- v1 (2026-06-23)
+++ v2 (2026-06-23)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">近自然化改造马尾松人工林土壤水热数据集（2016-2021年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Soil water and heat data set of nearly naturalized Pinus massoniana plantation (2016-2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Soil water and heat data set of nearly naturalized Pinus massoniana plantation (2016-2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.Eco-Hydro.db2413.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Eco-Hydro.db2413.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.db2413.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据监测区位于广西友谊关森林生态系统国家定位观测研究站（106°51′30″E-106°52′36″E，22°02′17″N-22°02′23″N），隶属中国林业科学研究院热带林业实验中心，为深入研究森林土壤水热特征，利用近自然化改造马尾松人工林内的自动气象观测站，开展南亚热带近自然化改造马尾松人工林土壤水热连续动态监测和研究。本数据集共包含1个excel文件，由2016年10月~2021年12月南亚热带马尾松人工林日尺度的空气温度、空气相对湿度、土壤温度、土壤体积含水量和土壤热通量动态数据组成，共1919条记录。建立和共享本数据集对于理解近自然化改造马尾松人工林的土壤水热特征有重要价值，同时可为深入研究针阔叶混交林对全球气候变化的响应提供基础数据，也为南亚热带森林资源的可持续经营和管理提供数据基础支撑。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集是土壤水热自动观测数据集，由2016年10月~2021年12月近自然化改造马尾松人工林日尺度的空气温度、空气相对湿度、土壤温度、土壤体积含水量和土壤热通量动态监测数据组成。利用南亚热带近自然化改造马尾松人工林内的自动气象观测站采集的数据，开展土壤水热动态监测和研究。该站采用Campbell公司生产的CR1000数据采集器，各要素数据采集步长均为1min。传感器类型：空气温度传感器(1000ΩPRT，Campbell)、空气相对湿度传感器(VAISALA HUMICAP H-chip，Campbell)、土壤温度传感器(109型，Campbell)、土壤水分传感器(CS616型，Campbell)、土壤热通量传感器(HUKSEFLUX HFP01型，Campbell)；</w:t>
+        <w:t xml:space="preserve">  This dataset is an automatic observation dataset for soil water and heat, consisting of daily monitoring data on air temperature, relative humidity, soil temperature, soil volumetric moisture content, and soil heat flux of Pinus massoniana plantations that have undergone near natural transformation from October 2016 to December 2021. Using data collected from an automatic meteorological observation station in the artificial forest of Pinus massoniana, which is being transformed into a near natural environment in the South Asian tropics, to conduct dynamic monitoring and research on soil water and heat. The station uses the CR1000 data collector produced by Campbell Company, with a data collection step of 1 minute for each element. Sensor type: Air temperature sensor (1000 Ω PRT, Campbell)、 Air relative humidity sensor (VAISALA HUMICAP H-chip, Campbell), soil temperature sensor (109 type, Campbell), soil moisture sensor (CS616 type, Campbell)、 Soil heat flux sensor (HUKSEFLUX HFP01 type, Campbell)；</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集是基于广西友谊关森林生态系统国家定位观测研究站长期大气和土壤监测入库数据的再加工数据集，原始数据处理方法参照《地面气象观测规范》；</w:t>
+        <w:t xml:space="preserve">  This dataset is a reprocessed dataset based on long-term atmospheric and soil monitoring data from the National Positioning Observation and Research Station of the Friendship Pass Forest Ecosystem in Guangxi. The original data processing method refers to the "Ground Meteorological Observation Specification";</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  通过行业专家把关进行样地的选择、设置，确保观测点具有典型性、代表性。由广西友谊关生态定位研究站配备具有长期野外工作经验的技术人员及科研人员，定期维护仪器设备和收集数据，保证观测数据的质量和完整性。本数据集所涉及的原始数据质量控制方法根据《中国生态系统研究网络（CERN）长期观测规范》的相关规定进行；</w:t>
+        <w:t xml:space="preserve">   Select and set up sample sites through industry experts to ensure that observation points are typical and representative. The Guangxi Friendship Pass Ecological Positioning Research Station is equipped with technical and scientific personnel with long-term field work experience, who regularly maintain instruments and equipment and collect data to ensure the quality and integrity of observation data. The quality control methods for the raw data involved in this dataset are carried out in accordance with the relevant provisions of the Long term Observation Specification of the China Ecosystem Research Network (CERN); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2016/10/01-2021/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2016/10/01-2021/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">广西友谊关森林生态系统国家定位观测研究站 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Guangxi Friendship Pass Forest Ecosystem National Positioning Observation and Research Station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">252.4 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:252.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:.xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤水热动态, 土壤温度, 土壤体积含水量, 马尾松人工林</w:t>
+        <w:t xml:space="preserve">Theme:Soil water and heat dynamics, soil temperature, soil volume water content, Masson Pine Plantation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2016 2017 2018 2019 2020 2021</w:t>
+        <w:t xml:space="preserve">Time:2016 2017 2018 2019 2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">广西友谊关森林生态系统国家定位观测研究站 </w:t>
+        <w:t xml:space="preserve">Place:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 22.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.86</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 22.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,1037 +1185,710 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931—4967592</w:t>
+        <w:t xml:space="preserve">phone:0931—4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘士玲,  郑路,  杨保国,  杨坤,  闵惠琳,  陈琳,  张培,  庞圣江,  舒韦维,  李华 </w:t>
+        <w:t xml:space="preserve">contributors:,  ZHENG Lu,  YANG Baoguo,  YANG Kun,  MIN Huilin,  CHEN Lin,  ZHANG Pei,  PANG Shengjiang,  SHU Weiwei,  LI Hua </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘士玲  </w:t>
+        <w:t xml:space="preserve">author: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:桂科202227</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">南亚热带人工林林内小气候观测</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:桂科AD20159094</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">南亚热带人工林生态水文过程及机制观测研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:桂科22-035-130-03</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">崇左凭祥友谊关森林生态系统广西野外科学观测研究站科研能力建设项目</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘士玲,郑路,杨保国,杨坤,闵惠琳,陈琳,张培,庞圣江,舒韦维,李华. 近自然化改造马尾松人工林土壤水热数据集（2016-2021年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.db2413.2022.</w:t>
+        <w:t xml:space="preserve">, ZHENG Lu, YANG Baoguo, YANG Kun, MIN Huilin, CHEN Lin, ZHANG Pei, PANG Shengjiang, SHU Weiwei, LI Hua. Soil water and heat data set of nearly naturalized Pinus massoniana plantation (2016-2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.db2413.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">刘士玲, 郑路, 杨保国, 杨坤, 闵惠琳, 陈琳, 张培, 庞圣江, 舒韦维, 李华. 2016–2021年南亚热带近自然化改造马尾松人工林土壤水热动态数据集[J]. 中国科学数据（中英文网络版）, 2023, 8, (3). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">