--- v2 (2026-06-23)
+++ v3 (2026-08-07)
@@ -1866,51 +1866,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘士玲, 郑路, 杨保国, 杨坤, 闵惠琳, 陈琳, 张培, 庞圣江, 舒韦维, 李华. 2016–2021年南亚热带近自然化改造马尾松人工林土壤水热动态数据集[J]. 中国科学数据（中英文网络版）, 2023, 8, (3). </w:t>
+        <w:t xml:space="preserve">刘士玲, 郑路, 杨保国, 杨坤, 闵惠琳, 陈琳, 张培, 庞圣江, 舒韦维, 李华. &lt;bold&gt;2016–2021&lt;/bold&gt;年南亚热带近自然化改造马尾松人工林土壤水热动态数据集[J]. 中国科学数据（中英文网络版）, 2023, 8, (3). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>