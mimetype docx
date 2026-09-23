--- v3 (2026-08-07)
+++ v4 (2026-09-23)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Soil water and heat data set of nearly naturalized Pinus massoniana plantation (2016-2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">近自然化改造马尾松人工林土壤水热数据集（2016-2021年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Eco-Hydro.db2413.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Soil water and heat data set of nearly naturalized Pinus massoniana plantation (2016-2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.db2413.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.Eco-Hydro.db2413.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.db2413.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开放获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  数据监测区位于广西友谊关森林生态系统国家定位观测研究站（106°51′30″E-106°52′36″E，22°02′17″N-22°02′23″N），隶属中国林业科学研究院热带林业实验中心，为深入研究森林土壤水热特征，利用近自然化改造马尾松人工林内的自动气象观测站，开展南亚热带近自然化改造马尾松人工林土壤水热连续动态监测和研究。本数据集共包含1个excel文件，由2016年10月~2021年12月南亚热带马尾松人工林日尺度的空气温度、空气相对湿度、土壤温度、土壤体积含水量和土壤热通量动态数据组成，共1919条记录。建立和共享本数据集对于理解近自然化改造马尾松人工林的土壤水热特征有重要价值，同时可为深入研究针阔叶混交林对全球气候变化的响应提供基础数据，也为南亚热带森林资源的可持续经营和管理提供数据基础支撑。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  This dataset is an automatic observation dataset for soil water and heat, consisting of daily monitoring data on air temperature, relative humidity, soil temperature, soil volumetric moisture content, and soil heat flux of Pinus massoniana plantations that have undergone near natural transformation from October 2016 to December 2021. Using data collected from an automatic meteorological observation station in the artificial forest of Pinus massoniana, which is being transformed into a near natural environment in the South Asian tropics, to conduct dynamic monitoring and research on soil water and heat. The station uses the CR1000 data collector produced by Campbell Company, with a data collection step of 1 minute for each element. Sensor type: Air temperature sensor (1000 Ω PRT, Campbell)、 Air relative humidity sensor (VAISALA HUMICAP H-chip, Campbell), soil temperature sensor (109 type, Campbell), soil moisture sensor (CS616 type, Campbell)、 Soil heat flux sensor (HUKSEFLUX HFP01 type, Campbell)；</w:t>
+        <w:t xml:space="preserve">  本数据集是土壤水热自动观测数据集，由2016年10月~2021年12月近自然化改造马尾松人工林日尺度的空气温度、空气相对湿度、土壤温度、土壤体积含水量和土壤热通量动态监测数据组成。利用南亚热带近自然化改造马尾松人工林内的自动气象观测站采集的数据，开展土壤水热动态监测和研究。该站采用Campbell公司生产的CR1000数据采集器，各要素数据采集步长均为1min。传感器类型：空气温度传感器(1000ΩPRT，Campbell)、空气相对湿度传感器(VAISALA HUMICAP H-chip，Campbell)、土壤温度传感器(109型，Campbell)、土壤水分传感器(CS616型，Campbell)、土壤热通量传感器(HUKSEFLUX HFP01型，Campbell)；</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  This dataset is a reprocessed dataset based on long-term atmospheric and soil monitoring data from the National Positioning Observation and Research Station of the Friendship Pass Forest Ecosystem in Guangxi. The original data processing method refers to the "Ground Meteorological Observation Specification";</w:t>
+        <w:t xml:space="preserve">  本数据集是基于广西友谊关森林生态系统国家定位观测研究站长期大气和土壤监测入库数据的再加工数据集，原始数据处理方法参照《地面气象观测规范》；</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   Select and set up sample sites through industry experts to ensure that observation points are typical and representative. The Guangxi Friendship Pass Ecological Positioning Research Station is equipped with technical and scientific personnel with long-term field work experience, who regularly maintain instruments and equipment and collect data to ensure the quality and integrity of observation data. The quality control methods for the raw data involved in this dataset are carried out in accordance with the relevant provisions of the Long term Observation Specification of the China Ecosystem Research Network (CERN); </w:t>
+        <w:t xml:space="preserve">  通过行业专家把关进行样地的选择、设置，确保观测点具有典型性、代表性。由广西友谊关生态定位研究站配备具有长期野外工作经验的技术人员及科研人员，定期维护仪器设备和收集数据，保证观测数据的质量和完整性。本数据集所涉及的原始数据质量控制方法根据《中国生态系统研究网络（CERN）长期观测规范》的相关规定进行；</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2016/10/01-2021/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016/10/01-2021/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Guangxi Friendship Pass Forest Ecosystem National Positioning Observation and Research Station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">广西友谊关森林生态系统国家定位观测研究站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:252.4 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">252.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Soil water and heat dynamics, soil temperature, soil volume water content, Masson Pine Plantation</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土壤水热动态, 土壤温度, 土壤体积含水量, 马尾松人工林</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2016 2017 2018 2019 2020 2021</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016 2017 2018 2019 2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">广西友谊关森林生态系统国家定位观测研究站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 22.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.86</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 22.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,732 +1458,1059 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931—4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931—4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:,  ZHENG Lu,  YANG Baoguo,  YANG Kun,  MIN Huilin,  CHEN Lin,  ZHANG Pei,  PANG Shengjiang,  SHU Weiwei,  LI Hua </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘士玲,  郑路,  杨保国,  杨坤,  闵惠琳,  陈琳,  张培,  庞圣江,  舒韦维,  李华 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘士玲  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张  培</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:桂科202227</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">桂科202227</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">南亚热带人工林林内小气候观测</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:桂科AD20159094</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">桂科AD20159094</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">南亚热带人工林生态水文过程及机制观测研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:桂科22-035-130-03</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">桂科22-035-130-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">崇左凭祥友谊关森林生态系统广西野外科学观测研究站科研能力建设项目</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">, ZHENG Lu, YANG Baoguo, YANG Kun, MIN Huilin, CHEN Lin, ZHANG Pei, PANG Shengjiang, SHU Weiwei, LI Hua. Soil water and heat data set of nearly naturalized Pinus massoniana plantation (2016-2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.db2413.2022.</w:t>
+        <w:t xml:space="preserve">刘士玲,郑路,杨保国,杨坤,闵惠琳,陈琳,张培,庞圣江,舒韦维,李华. 近自然化改造马尾松人工林土壤水热数据集（2016-2021年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.db2413.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘士玲, 郑路, 杨保国, 杨坤, 闵惠琳, 陈琳, 张培, 庞圣江, 舒韦维, 李华. &lt;bold&gt;2016–2021&lt;/bold&gt;年南亚热带近自然化改造马尾松人工林土壤水热动态数据集[J]. 中国科学数据（中英文网络版）, 2023, 8, (3). </w:t>
+        <w:t xml:space="preserve">刘士玲, 郑路, 杨保国, 杨坤, 闵惠琳, 陈琳, 张培, 庞圣江, 舒韦维, 李华. &lt;bold&gt;2016–2021&lt;/bold&gt;年南亚热带近自然化改造马尾松人工林土壤水热动态数据集[J]. 中国科学数据（中英文网络版）, 2023, 8(3).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>