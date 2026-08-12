--- v0 (2026-06-28)
+++ v1 (2026-08-12)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2014年黑河上游站葫芦沟流域涡动协方差FLUX数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Flux data set of eddy covariance in hulugou basin of Heihe upstream station in 2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Flux data set of eddy covariance in hulugou basin of Heihe upstream station in 2014</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3332.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3332.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1283</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">此数据集是黑河上游站葫芦沟2014年的观测数据;涡动相关系统属于开路式涡动系统，观测项目有：水平风速Ux（m/s），水平风速Uy（m/s），垂直风速Uz（m/s），超声温度Ts（摄氏度），二氧化碳浓度co2（mg/m^3），水汽浓度h2o（g/m^3），气压press（KPa）等。数据为30min Flux数据。"NAN"为无效数据。</w:t>
+        <w:t xml:space="preserve">This data set is the observation data of hulugou in 2014 at the upper reaches of Heihe River. The eddy related system belongs to the open circuit eddy system. The observation items include: horizontal wind speed UX (M / s), horizontal wind speed uy (M / s), vertical wind speed UZ (M / S), ultrasonic temperature TS (Celsius), carbon dioxide concentration CO 2 (m g / m ^ 3), water vapor concentration H 2O (g / m ^ 3), air pressure press (kPa), etc. The data is 30min flux data. 'Nan' is invalid data. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">仪器观测</w:t>
+        <w:t xml:space="preserve">Instrument observation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自动采集</w:t>
+        <w:t xml:space="preserve">Automatic acquisition</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据质量较高</w:t>
+        <w:t xml:space="preserve">High data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2014/01/01-2014/01/13</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2014/01/01-2014/01/13</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河上游葫芦沟 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">5.3 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:5.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">xlsx</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">温度, 湿度, 大气压, 风速, 风向</w:t>
+        <w:t xml:space="preserve">Theme:Temperature, HUmidity, Atmospheric pressure, Wind speed, Wind direction</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2014</w:t>
+        <w:t xml:space="preserve">Time:2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">祁连县,  葫芦沟流域,  黑河上游,  青海省 </w:t>
+        <w:t xml:space="preserve">Place:Qilian County,  hulugou basin,  upper reaches of Heihe River,  Qinghai Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">韩春坛</w:t>
+        <w:t xml:space="preserve">contacts:Han Chun Tan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">13919408816</w:t>
+        <w:t xml:space="preserve">phone:13919408816</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">hancht@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:hancht@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">韩春坛 </w:t>
+        <w:t xml:space="preserve">contributors:HAN Chuntan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">韩春坛  </w:t>
+        <w:t xml:space="preserve">author:HAN Chuntan </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:HAN Chuntan </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">韩春坛. 2014年黑河上游站葫芦沟流域涡动协方差FLUX数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1283.</w:t>
+        <w:t xml:space="preserve">HAN Chuntan. Flux data set of eddy covariance in hulugou basin of Heihe upstream station in 2014. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1283.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>