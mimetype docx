--- v0 (2026-05-24)
+++ v1 (2026-07-08)
@@ -2,919 +2,1104 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Distribution map of hydrological stations (temperature) in five Central Asian countries from 1848 to 2003 (partial years) (1:5 million)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1848-2003年（部分年份）中亚五国水文站（气温）分布图（1:500万）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3256.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Distribution map of hydrological stations (temperature) in five Central Asian countries from 1848 to 2003 (partial years) (1:5 million)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1339</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3256.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1339</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Basic Geography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基础地理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is the MapInfo thematic map (scale: 1:5 million) of five Central Asian countries (Kazakhstan, Tajikistan, Uzbekistan, Kyrgyzstan and Turkmenistan), including temperature attribute point, grid, country name, capital, capital name, important city residential area, main river name, middle river name, overseas river name, Lake name, first level administration There are 21 layers in total, including area name, legend of drawing name, lake, main river, middle river, overseas River, small river, national boundary, first level administrative area boundary, first level area boundary and national boundary area. The data of each attribute layer can be superposed. </w:t>
+        <w:t xml:space="preserve">本数据集为中亚五国（哈萨克斯坦、塔吉克斯坦、乌兹别克斯坦、吉尔吉斯斯坦和土库曼斯坦）的mapinfo专题地图（比例尺：1:500万），其中包括气温属性点、网格、国家名称、首都、首都名称、重要城市居民点、主要河名、中河名、境外河名、湖泊名、一级行政区名、图名图例、湖泊、主要河流、中河流、境外河流、小河流、国界、一级行政区界、一级区界线、国界区共计21个图层，各属性图层数据可叠加。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据源描述</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Based on the original data, the temperature attribute points are extracted.</w:t>
+        <w:t xml:space="preserve">在原有数据基础上进行气温属性点的提取。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Professional personnel are responsible for the data acquisition and processing at all stages, without changing the data attribute information, and the data quality is good. </w:t>
+        <w:t xml:space="preserve">本数据在获取处理各阶段均有专业人员负责，不改变数据属性信息，数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1848/01/01-2003/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1848/01/01-2003/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚五国</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">place:Five Central Asian countries </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:-25.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-25.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">4169.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:1.9 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Central Asia, Temperature, Cartography, Geography</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚地区, 气温, 地图学, 地理学</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1848-2003</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1848-2003</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Central Asia,  Kyrgyzstan,  Turkmenistan,  Uzbekistan,  Kazakhstan,  Tajikistan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚地区,  吉尔吉斯斯坦,  土库曼斯坦,  乌兹别克斯坦,  哈萨克斯坦,  塔吉克斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1133,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 56.48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1222,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 44.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1306,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.48</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1395,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,501 +1483,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Shen yongping </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沈永平 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Shen yongping </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沈永平  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Shen yongping </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沈永平</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Shen yongping. Distribution map of hydrological stations (temperature) in five Central Asian countries from 1848 to 2003 (partial years) (1:5 million). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1339.</w:t>
+        <w:t xml:space="preserve">沈永平. 1848-2003年（部分年份）中亚五国水文站（气温）分布图（1:500万）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1339.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>