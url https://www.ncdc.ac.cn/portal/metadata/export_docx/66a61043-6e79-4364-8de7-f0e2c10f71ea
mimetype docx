--- v0 (2026-05-02)
+++ v1 (2026-06-17)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：阿柔冻融观测站大孔径闪烁仪（LAS）数据集（2008-2012）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River comprehensive remote sensing joint test: large aperture scintillator (LAS) data set of aryo freeze-thaw observation station (2008-2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River comprehensive remote sensing joint test: large aperture scintillator (LAS) data set of aryo freeze-thaw observation station (2008-2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0066.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0066.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1560</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集包含了2008-03-11至2012年4月11日阿柔冻融观测站的大孔径闪烁仪（LAS）观测数据，仪器型号为BLS450，产自德国。LAS发射端与接收端相距2390m ；LAS发射端经纬度为100°28′16.4″E，38°03′24.3″N；接收端经纬度为100°27′25.9E″，38°02′18.1N″；发射端离地高度为11.2m；接收端离地高度为11.5m；LAS有效高度为9.5m。 观测内容为空气折射指数结构参数（Cn2）。LAS发射端发射频率为5Hz，接收端数据1分钟平均输出，数据最终处理为30分钟的平均周期。 数据以csv格式存储，文件命名规则为WATER_LAS_阿柔_yyyymmdd-yyyymmdd（yyyymmdd-yyyymmdd为观测起止时间），缺值数据统一采用字符串None表示。 数据更新至2012年4月，具体时间范围为：20080311-20081031，20090101-20120411。</w:t>
+        <w:t xml:space="preserve">This data set contains the observation data of large aperture scintillator (LAS) from March 11, 2008 to April 11, 2012. The instrument model is bls450, produced in Germany. The distance between Las transmitting end and receiving end is 2390m; The longitude and latitude of Las transmitting end are 100 ° 28 ′ 16.4 ″ e, 38 ° 03 ′ 24.3 ″ n; The longitude and latitude of the receiving end are 100 ° 27 ′ 25.9e ″, 38 ° 02 ′ 18.1n ″; The height of the transmitting end from the ground is 11.2m; The height from the receiving end to the ground is 11.5m; The effective height of LAS is 9.5m. The observation content is the air refractive index structure parameter (cn2). The transmitting frequency of Las transmitter is 5Hz, the data at the receiver is output in 1 minute, and the final data processing is an average period of 30 minutes. The data is stored in CSV format, and the file naming rule is water_ LAS_ Ah Rou_ Yyyymmdd yyyymmdd (yyyymmdd yyyymmdd is the observation start and end time). The missing value data is uniformly represented by the string none. The data is updated to April 2012. The specific time range is 20080311-2008103120090101-20120411 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">仪器型号为BLS450，产自德国。LAS发射端与接收端相距2390m ；LAS发射端经纬度为100°28′16.4″E，38°03′24.3″N；接收端经纬度为100°27′25.9E″，38°02′18.1N″；发射端离地高度为11.2m；接收端离地高度为11.5m；LAS有效高度为9.5m。</w:t>
+        <w:t xml:space="preserve">The instrument model is bls450, made in Germany. The distance between the transmitter and receiver of LAS is 2390m; the longitude and latitude of Las transmitter is 100 ° 28 ′ 16.4 ″ e, 38 ° 03 ′ 24.3 ″ n; the longitude and latitude of receiver is 100 ° 27 ′ 25.9e ″, 38 ° 02 ′ 18.1n ″; the height of transmitter is 11.2m; the height of receiver is 11.5m; the effective height of LAS is 9.5m.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">观测内容为空气折射指数结构参数（Cn2）。LAS发射端发射频率为5Hz，接收端数据1分钟平均输出，数据最终处理为30分钟的平均周期</w:t>
+        <w:t xml:space="preserve">The observation content is the air refractive index structure parameter (cn2). The transmitting frequency of Las transmitter is 5Hz, the average output of receiving data is 1 minute, and the final data processing is 30 minutes average cycle</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据质量良好</w:t>
+        <w:t xml:space="preserve">Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/03/11-2012/04/11</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/03/11-2012/04/11</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域, 上游寒区水文试验区, 阿柔加密观测区, 阿柔冻融观测站 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Hydrological observation station in upper reaches of hanrou River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">502.7 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:502.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大孔径闪烁仪, 气象水文, 蒸散发, 地表能量平衡, 显热通量</w:t>
+        <w:t xml:space="preserve">Theme:Large aperture scintillator, meteorology, hydrology, evapotranspiration, surface energy balance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008 2009 2010 2011 2012</w:t>
+        <w:t xml:space="preserve">Time:2008 2009 2010 2011 2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  上游寒区水文试验区,  阿柔冻融观测站,  阿柔加密观测区 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  hydrological experimental area in the upper cold region,  ARU freeze-thaw observation station,  ARU intensive observation area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.46</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘绍民,  李新,  徐自为 </w:t>
+        <w:t xml:space="preserve">contributors:Liu shaomin,  LI Xin,  Xu ziwei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄广辉  </w:t>
+        <w:t xml:space="preserve">author:HUANG Guanghui </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Xu ziwei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘绍民,李新,徐自为. 黑河综合遥感联合试验：阿柔冻融观测站大孔径闪烁仪（LAS）数据集（2008-2012）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1560.</w:t>
+        <w:t xml:space="preserve">Liu shaomin, LI Xin, Xu ziwei. Heihe River comprehensive remote sensing joint test: large aperture scintillator (LAS) data set of aryo freeze-thaw observation station (2008-2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1560.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. The Heihe Integrated Observatory Network: A Basin‐Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17, (1). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">