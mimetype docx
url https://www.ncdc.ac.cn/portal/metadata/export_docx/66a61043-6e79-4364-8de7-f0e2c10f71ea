--- v1 (2026-06-17)
+++ v2 (2026-09-15)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River comprehensive remote sensing joint test: large aperture scintillator (LAS) data set of aryo freeze-thaw observation station (2008-2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河综合遥感联合试验：阿柔冻融观测站大孔径闪烁仪（LAS）数据集（2008-2012）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0066.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River comprehensive remote sensing joint test: large aperture scintillator (LAS) data set of aryo freeze-thaw observation station (2008-2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1560</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0066.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1560</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set contains the observation data of large aperture scintillator (LAS) from March 11, 2008 to April 11, 2012. The instrument model is bls450, produced in Germany. The distance between Las transmitting end and receiving end is 2390m; The longitude and latitude of Las transmitting end are 100 ° 28 ′ 16.4 ″ e, 38 ° 03 ′ 24.3 ″ n; The longitude and latitude of the receiving end are 100 ° 27 ′ 25.9e ″, 38 ° 02 ′ 18.1n ″; The height of the transmitting end from the ground is 11.2m; The height from the receiving end to the ground is 11.5m; The effective height of LAS is 9.5m. The observation content is the air refractive index structure parameter (cn2). The transmitting frequency of Las transmitter is 5Hz, the data at the receiver is output in 1 minute, and the final data processing is an average period of 30 minutes. The data is stored in CSV format, and the file naming rule is water_ LAS_ Ah Rou_ Yyyymmdd yyyymmdd (yyyymmdd yyyymmdd is the observation start and end time). The missing value data is uniformly represented by the string none. The data is updated to April 2012. The specific time range is 20080311-2008103120090101-20120411 </w:t>
+        <w:t xml:space="preserve">本数据集包含了2008-03-11至2012年4月11日阿柔冻融观测站的大孔径闪烁仪（LAS）观测数据，仪器型号为BLS450，产自德国。LAS发射端与接收端相距2390m ；LAS发射端经纬度为100°28′16.4″E，38°03′24.3″N；接收端经纬度为100°27′25.9E″，38°02′18.1N″；发射端离地高度为11.2m；接收端离地高度为11.5m；LAS有效高度为9.5m。 观测内容为空气折射指数结构参数（Cn2）。LAS发射端发射频率为5Hz，接收端数据1分钟平均输出，数据最终处理为30分钟的平均周期。 数据以csv格式存储，文件命名规则为WATER_LAS_阿柔_yyyymmdd-yyyymmdd（yyyymmdd-yyyymmdd为观测起止时间），缺值数据统一采用字符串None表示。 数据更新至2012年4月，具体时间范围为：20080311-20081031，20090101-20120411。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The instrument model is bls450, made in Germany. The distance between the transmitter and receiver of LAS is 2390m; the longitude and latitude of Las transmitter is 100 ° 28 ′ 16.4 ″ e, 38 ° 03 ′ 24.3 ″ n; the longitude and latitude of receiver is 100 ° 27 ′ 25.9e ″, 38 ° 02 ′ 18.1n ″; the height of transmitter is 11.2m; the height of receiver is 11.5m; the effective height of LAS is 9.5m.</w:t>
+        <w:t xml:space="preserve">仪器型号为BLS450，产自德国。LAS发射端与接收端相距2390m ；LAS发射端经纬度为100°28′16.4″E，38°03′24.3″N；接收端经纬度为100°27′25.9E″，38°02′18.1N″；发射端离地高度为11.2m；接收端离地高度为11.5m；LAS有效高度为9.5m。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The observation content is the air refractive index structure parameter (cn2). The transmitting frequency of Las transmitter is 5Hz, the average output of receiving data is 1 minute, and the final data processing is 30 minutes average cycle</w:t>
+        <w:t xml:space="preserve">观测内容为空气折射指数结构参数（Cn2）。LAS发射端发射频率为5Hz，接收端数据1分钟平均输出，数据最终处理为30分钟的平均周期</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Good data quality </w:t>
+        <w:t xml:space="preserve">数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2008/03/11-2012/04/11</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008/03/11-2012/04/11</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Hydrological observation station in upper reaches of hanrou River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域, 上游寒区水文试验区, 阿柔加密观测区, 阿柔冻融观测站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:502.7 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">502.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">txt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Large aperture scintillator, meteorology, hydrology, evapotranspiration, surface energy balance</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大孔径闪烁仪, 气象水文, 蒸散发, 地表能量平衡, 显热通量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2008 2009 2010 2011 2012</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008 2009 2010 2011 2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  hydrological experimental area in the upper cold region,  ARU freeze-thaw observation station,  ARU intensive observation area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  上游寒区水文试验区,  阿柔冻融观测站,  阿柔加密观测区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.46</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,607 +1458,856 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Liu shaomin,  LI Xin,  Xu ziwei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘绍民,  李新,  徐自为 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:HUANG Guanghui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄广辉  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Xu ziwei </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">徐自为</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu shaomin, LI Xin, Xu ziwei. Heihe River comprehensive remote sensing joint test: large aperture scintillator (LAS) data set of aryo freeze-thaw observation station (2008-2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1560.</w:t>
+        <w:t xml:space="preserve">刘绍民,李新,徐自为. 黑河综合遥感联合试验：阿柔冻融观测站大孔径闪烁仪（LAS）数据集（2008-2012）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1560.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. The Heihe Integrated Observatory Network: A Basin‐Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17, (1). </w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. The Heihe Integrated Observatory Network: A Basin‐Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17(1).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Li Xin, Li Xiaowen, Li Zengyuan, Ma Mingguo, Wang Jian, Xiao Qing, Liu Qiang, Che Tao, Chen Erxue, Yan Guangjian, Hu Zeyong, Zhang Lixin, Chu Rongzhong, Su Peixi, Liu Qinhuo, Liu Shaomin, Wang Jindi, Niu Zheng, Chen Yan, Jin Rui, Wang Weizhen, Ran Youhua, Xin Xiaozhou, Ren Huazhong. Watershed Allied Telemetry Experimental Research[J]. John Wiley &amp;amp; Sons, Ltd, 2009, 114, (D22). </w:t>
+        <w:t xml:space="preserve">Li Xin, Li Xiaowen, Li Zengyuan, Ma Mingguo, Wang Jian, Xiao Qing, Liu Qiang, Che Tao, Chen Erxue, Yan Guangjian, Hu Zeyong, Zhang Lixin, Chu Rongzhong, Su Peixi, Liu Qinhuo, Liu Shaomin, Wang Jindi, Niu Zheng, Chen Yan, Jin Rui, Wang Weizhen, Ran Youhua, Xin Xiaozhou, Ren Huazhong. Watershed Allied Telemetry Experimental Research[J]. John Wiley &amp;amp; Sons, Ltd, 2009, 114(D22).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>