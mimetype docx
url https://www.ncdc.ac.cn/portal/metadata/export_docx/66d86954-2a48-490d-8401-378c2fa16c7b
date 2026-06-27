--- v0 (2026-05-11)
+++ v1 (2026-06-27)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Reconstruction of Ocean Redox  Environment During the Late Permian Wuchiapingian, Northern Margin of Upper Yangtze</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">上扬子北缘晚二叠世吴家坪期海洋氧化还原环境重建</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.geochem.db6688.2024</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Reconstruction of Ocean Redox  Environment During the Late Permian Wuchiapingian, Northern Margin of Upper Yangtze</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.GEOCHEM.DB6688.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.geochem.db6688.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.GEOCHEM.DB6688.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">geochemistry</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地球化学</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">In order to clarify the relationship between shallow sea redox changes and biological recovery in the Late Permian, and to reveal the deep connection between oceanic hypoxia and contemporaneous climate tectonic events, a study was conducted on the Wujiaping period of the Shangsi section on the northern edge of the Yangtze River in the Late Permian. A total of 38 samples were collected, including 23 samples from the Wujiaping Formation and 15 samples from the lower part of the Dalong Formation. Divide all samples into two parts for (1) carbon oxygen isotope analysis and (2) analysis of major and trace elements in carbonate rocks. </w:t>
+        <w:t xml:space="preserve">  为了厘清晚二叠世浅海氧化还原变化与生物复苏之间的关系，揭示海洋缺氧与同期气候—构造事件的深层联系，对上扬子北缘上寺剖面晚二叠世吴家坪期进行研究，共采集样品38件，其中来自吴家坪组的样品为23件，来自大隆组下部的样品为15件。将所有样品分为两个部分，分别用于（1）碳氧同位素分析和（2）碳酸盐岩主微量元素分析。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Testing together, methods and processes: 1 The carbon and oxygen isotope analysis was completed at Nanjing Hongchuang Exploration Technology Service Company. The specific experimental procedure is to fill the carbonate powder into a 12 mL round bottom borosilicate container, place it in a 72 ℃ constant temperature sample plate, and react it with anhydrous phosphoric acid. The extracted CO2is sent to a stable isotope mass spectrometer using helium gas as the carrier, and each sample is purged a total of 10 times. The geochemical analysis of trace elements in carbonate rocks was completed at the Guangzhou Ausilicon Mineral Laboratory. Dissolve 0.05g of sample powder in 1 M acetic acid in an ultrasonic water bath at 30 ℃ for 30 minutes, then leave the solution at room temperature for 12 hours. Centrifuge and wash the solution three times, dry the residue, and weigh to calculate the dissolution percentage. Subsequently, the supernatant was evaporated to near dryness at 120 ℃ and dissolved again in 0.2M HNO3.</w:t>
+        <w:t xml:space="preserve">  测试一起、方法和过程：1. 碳氧同位素分析在南京宏创勘探技术服务公司完成。具体实验流程是将碳酸盐粉末装入12 mL圆底硼硅酸盐容器中，置于72℃恒温样品盘与无水磷酸反应，以氦气为载体将萃取的CO2送入稳定同位素质谱仪，单个样品累计吹扫 10 次。2. 碳酸盐岩的微量元素地球化学分析在广州澳实矿物实验室完成。将 0.05g 样品粉末用 1 M 乙酸在30℃的超声波水浴中溶解30分钟，然后将溶液在室温下放置12h。将溶液离心并清洗3次，将残余物烘干并称重以计算溶解百分比。随后将上清液在120℃下蒸发至接近干燥，并重新溶解在0.2M HNO3中。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    We selected the Wujiaping Formation in the Shangsi section of the northern margin of the Yangtze River with high-resolution time frame constraints as the research object, conducted sedimentological and sedimentary geochemical studies, and reconstructed the marine redox environment during the Late Permian Wujiaping period.</w:t>
+        <w:t xml:space="preserve">  选取上扬子北缘具高分辨率时间框架约束的上寺剖面吴家坪阶地层作为研究对象，开展了沉积学和沉积地球化学研究，重建了晚二叠世吴家坪期海洋氧化还原环境。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The carbon and oxygen isotope testing uses four national standards (GBW04405, GBW04406, GBW04416, and GBW04417) to calibrate the samples. According to the VPDB standard, the standard deviation of δ13Ccarbis better than 0.01 ‰. Trace element analysis was conducted on American PE 5300V. The analysis process adopts national standards GBW07314, GBW07315, GBW07316, and the US Geological Survey basalt standard material 6BHVO-2 for quality monitoring. The relative error of most element results is less than 5%. </w:t>
+        <w:t xml:space="preserve">  碳氧同位素测试使用四种国标（GBW04405、GBW04406、GBW04416 和 GBW04417）对样品进行校准。执行VPDB标准，δ13Ccarb的标准偏差优于 0.01‰。微量元素分析在 American PE 5300V 上进行。分析过 程 采 用 国 家 标 准 GBW07314、GBW07315、GBW07316 和 美 国 地 质 调 查 局 玄 武 岩 标 准 物 质6BHVO-2作质量监控，大部分元素结果相对误差小于5%。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2022/03/20-2022/06/20</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022/03/20-2022/06/20</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Guangyuan City, Sichuan Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">四川省广元市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:29.6 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">29.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:.xlsx</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.xlsx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:In the Late Permian, Abnormal Ce, ocean hypoxia, biological recovery, Upper Yangtze</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">晚二叠世, Ce异常, 海洋缺氧, 生物复苏, 上扬子</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:sedimentology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沉积学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2022</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Guangyuan City </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">四川省广元市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,720 +1419,1047 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:YONG Runan,  SUN Shi  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">雍茹男,  孙诗 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:YONG Runan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">雍茹男  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  SUN Shi  </w:t>
+        <w:t xml:space="preserve">,  孙诗  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:YONG Runan , SUN Shi  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">雍茹男, 孙诗</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:42402120，42272132</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">42402120，42272132</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家自然科学基金项目</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:20200-000526-04</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20200-000526-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">成都理工大学优质青年人才培育特支计划</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:80000-2024ZF11402</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">80000-2024ZF11402</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">成都理工大学珠峰科学研究计划</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">YONG Runan, SUN Shi . Reconstruction of Ocean Redox  Environment During the Late Permian Wuchiapingian, Northern Margin of Upper Yangtze. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.GEOCHEM.DB6688.2024.</w:t>
+        <w:t xml:space="preserve">雍茹男,孙诗. 上扬子北缘晚二叠世吴家坪期海洋氧化还原环境重建. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.GEOCHEM.DB6688.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">雍茹男, 孙诗, 陈安清, 侯明才, 李夔洲, 李乾, 黄光辉, 李雯, 解昊, 陈洪德. 上扬子北缘晚二叠世吴家坪期海洋氧化还原环境重建[J]. 沉积学报, , : 1-17. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">