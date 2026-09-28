--- v1 (2026-06-27)
+++ v2 (2026-09-28)
@@ -2437,51 +2437,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">雍茹男, 孙诗, 陈安清, 侯明才, 李夔洲, 李乾, 黄光辉, 李雯, 解昊, 陈洪德. 上扬子北缘晚二叠世吴家坪期海洋氧化还原环境重建[J]. 沉积学报, , : 1-17. </w:t>
+        <w:t xml:space="preserve">雍茹男, 孙诗, 陈安清, 侯明才, 李夔洲, 李乾, 黄光辉, 李雯, 解昊, 陈洪德. 上扬子北缘晚二叠世吴家坪期海洋氧化还原环境重建[J]. 沉积学报, : 1-17.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>