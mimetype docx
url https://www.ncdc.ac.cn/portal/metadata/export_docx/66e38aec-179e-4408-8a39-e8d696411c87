--- v0 (2026-05-27)
+++ v1 (2026-07-13)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2024 Rainfall Observation Dataset of Nanxiaohegou Basin in Loess Plateau Gully Region</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2024年黄土高塬沟壑区南小河沟流域降水观测数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.hwxfzhan.db7016.2025</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2024 Rainfall Observation Dataset of Nanxiaohegou Basin in Loess Plateau Gully Region</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.HWXFZHAN.DB7016.2025</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.hwxfzhan.db7016.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.HWXFZHAN.DB7016.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&amp; emsp; This dataset contains precipitation observation data from 9 rainfall stations in the Nanxiaohegou Basin in 2023, including daily precipitation observation data, precipitation extraction data, and maximum precipitation data for each period from 9 rainfall stations in the Nanxiaohegou Basin, including Fangjiagou, Hejiazhuang, Shuaijiabao, Xiasiyao, Yangjiagou, Dongzhuanggou, Shibamutai, Huaguoshan Reservoir outlet, and Qiugou. (Excerpted by minute and hour, with Table 1 excerpted by minute and Table 2 excerpted by hour) </w:t>
+        <w:t xml:space="preserve">  本数据集为2024年南小河沟流域9个雨量站降水观测数据，包括南小河沟流域方家沟畎，何家庄，帅家堡、下寺肴、杨家沟、董庄沟、十八亩台、花果山水库出口、湫沟9个雨量站逐日降水量观测数据、降水量摘录数据、各时段最大降水量数据。（按分钟和按小时摘录，其中表一按分钟摘录，表二按小时摘录）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;Instrument continuous observation, artificial timing observation&lt;/p&gt;</w:t>
+        <w:t xml:space="preserve">  仪器连续观测，人工定时观测</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This table is compiled for all artificial or self recording rainfall observation stations that control the precipitation in the whole catchment area.</w:t>
+        <w:t xml:space="preserve">  对于控制全集水区降水的所有人工或自记雨量观测站，均编制此表。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;The self recording rain gauge is calibrated before the beginning of flood season every year. In the process of observation, when there is an abnormal value in the self recording rain gauge, the observed value of the ordinary rain gauge is used for interpolation. In the process of integration and input of observation data, there are four levels of manual verification, which are tabulation, primary calibration, recalibration and audit, to ensure the data quality. &lt;/p&gt; </w:t>
+        <w:t xml:space="preserve">  观测数据整编录入过程中经过四级人工校核，分别是制表，初校，复校，审核，以确保数据质量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2024/01/01-2024/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024/01/01-2024/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Nanxiaohegou Basin, Houguanzhai Township, Xifeng District, Qingyang City, Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省庆阳市西峰区后官寨乡南小河沟流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:1050.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1050.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1423.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:315.5 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">315.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel表格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年、月、日、时、分</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Precipitation, Maximum precipitation, Period precipitation, Precipitation extract</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">降水量, 最大降水量, 时段降水量, 降水摘录</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2024</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Qingyang,  Xifeng,  Nanxiaohegou,  Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">庆阳,  西峰,  南小河沟,  甘肃省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,501 +1526,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:YUAN Jing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">袁静  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:YUAN Jing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">袁静</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station. 2024 Rainfall Observation Dataset of Nanxiaohegou Basin in Loess Plateau Gully Region. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.HWXFZHAN.DB7016.2025.</w:t>
+        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站. 2024年黄土高塬沟壑区南小河沟流域降水观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.HWXFZHAN.DB7016.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>