--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -2,878 +2,1115 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Digital Elevation Model (DEM) data with 90-meter resolution for the Weihe River Basin</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">渭河流域90米分辨率数字高程模型（DEM）数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.WRiver.db0010.2021</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Digital Elevation Model (DEM) data with 90-meter resolution for the Weihe River Basin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.WRiver.2021.8</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.WRiver.db0010.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.WRiver.2021.8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Basic Geography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基础地理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset adopts SRTM v41 binned data, and after data splicing, projection transformation, cropping and other processing, a 90 m resolution digital elevation model (DEM) of the Weihe River Basin is generated. </w:t>
+        <w:t xml:space="preserve">  本数据集采用SRTM v41分幅数据，经过数据拼接、投影转换、裁剪等处理，生成渭河流域90 m分辨率数字高程模型（DEM）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The 90 m resolution DEM data for the Weihe River Basin are from NASA's SRTM v41 3s data, which is currently distributed free of charge by the USGS and can be downloaded for free from the USGS FTP site.</w:t>
+        <w:t xml:space="preserve">  渭河流域90 m分辨率DEM数据来自NASA的SRTM v41 3s数据，该数据目前由USGS免费分发，可以从USGS FTP站点免费下载。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Using the Python program, the SRTM v41 3s binned data were formatted, spliced, and cropped to obtain 90 m resolution DEM data extracted according to the Weihe River Basin regional mask.</w:t>
+        <w:t xml:space="preserve">  使用Python程序，将SRTM v41 3s分幅数据进行格式转换、拼接、裁剪等处理，按照渭河流域区域掩膜提取得到90 m分辨率DEM数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The vertical error of the SRTM DEM data is less than 16 m. The data quality is good. </w:t>
+        <w:t xml:space="preserve">  SRTM DEM数据的垂直误差小于16 m。数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2000/01/01-2000/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000/01/01-2000/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Weihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">渭河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:31.5 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">31.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">90</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Weihe River Basin, dem90m</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">渭河流域, DEM90米</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2000</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Weihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">渭河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1144,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1233,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1317,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1406,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1494,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张耀南 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LI Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Yaonan. Digital Elevation Model (DEM) data with 90-meter resolution for the Weihe River Basin. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.WRiver.2021.8.</w:t>
+        <w:t xml:space="preserve">张耀南. 渭河流域90米分辨率数字高程模型（DEM）数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.WRiver.2021.8.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>