--- v0 (2026-05-08)
+++ v1 (2026-06-22)
@@ -2,753 +2,965 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing test: 30m / month synthetic vegetation coverage (FVC) data set of Heihe River Basin (2011-2015)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域30m/月合成植被覆盖度（FVC）数据集（2011-2015年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2854.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing test: 30m / month synthetic vegetation coverage (FVC) data set of Heihe River Basin (2011-2015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB2854.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2854.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB2854.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The 30m / month synthetic vegetation coverage (FVC) data set of Heihe River basin provides the monthly FVC synthetic products from 2011 to 2014. The data uses the characteristics of domestic satellite HJ / CCD data with high temporal resolution (2 days after Networking) and spatial resolution (30M) to construct a multi angle observation data set, which divides the country into different vegetation divisions and land types, Calculate the conversion coefficient between vegetation index (NDVI) and FVC respectively, and use the calculated conversion coefficient lookup table and monthly synthetic FVC products in the production area of monthly synthetic NDVI products Synthetic FVC products at 30m / month in Heihe River basin can directly obtain the vegetation coverage ratio through high-resolution data, so as to reduce the impact of heterogeneity of low-resolution data; In addition, the typical period of vegetation growth and change is selected, and the growth curve parameters corresponding to each pixel are obtained by fitting the vegetation index of each pixel time series; Then, combined with the land use map and vegetation classification map, find the representative uniform pixels of the region for training the conversion coefficient of vegetation index Compared with the aster reference FVC results, the value of 30m / month synthetic FVC products in Heihe River Basin is slightly higher than the aster reference FVC results, but the overall deviation is not large, and the maximum root mean square error (RMSE) between products and reference values is less than 0.175. In addition, compared with the ground measurement data of Hebei Huailai experimental field, the 30m / month synthetic FVC product generally reflects the seasonal change of vegetation growth, and the deviation from the ground measurement data is less than 0.1; At the same time, compared with the ground measurement results of vegetation coverage in many watersheds in Northeast, North and Southeast China, the overall error between 30m / month synthetic FVC product and ground measurement data is less than 0.2 In short, the 30m / month synthetic FVC data set in Heihe River basin makes comprehensive use of multi temporal and multi angle remote sensing data to improve the estimation accuracy and time resolution of FVC parameter products and better serve the application of remote sensing data products </w:t>
+        <w:t xml:space="preserve">  黑河流域30m/月合成植被覆盖度（FVC）数据集提供了2011-2014年的月度FVC合成产品，该数据利用我国国产卫星HJ/CCD数据兼具较高时间分辨率（组网后2天）和空间分辨率（30m）的特点构造多角度观测数据集，将全国划分为不同植被区划、地类，分别计算植被指数（NDVI）与FVC的转换系数，采用计算的转换系数查找表和月度合成NDVI产品生产区域月度合成FVC产品。  黑河流域30m/月合成FVC产品通过高分辨率数据可以直接获得植被覆盖比例，减轻低分辨率数据异质性的影响；另外，选择植被生长变化的典型时期，通过对每一个像元时间序列植被指数进行拟合得到每个像元对应的生长曲线参数；再配合土地利用图和植被分类图，寻找区域的代表性均一像元用于训练植被指数的转换系数。  通过黑河流域30m/月合成FVC产品与ASTER参考FVC结果相比，30m/月合成FVC产品的数值略高于ASTER参考结果，但总体偏差并不大，产品与参考值的均方根误差（RMSE）最大值小于0.175。此外，与河北怀来实验场地面测量数据对比，30m/月合成FVC产品总体上反映了植被生长季节性变化，与地面测量数据结果偏差小于0.1；同时与东北、华北、东南地区的多个流域植被盖度地面测量结果对比，30m/月合成FVC产品与地面测量数据整体误差在0.2以内。  总之，黑河流域30m/月合成FVC数据集综合利用多时相、多角度遥感数据以提高FVC参数产品的估算精度、时间分辨率等，更好的服务于遥感数据产品的应用。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The 30m / month synthetic vegetation coverage (FVC) data set of Heihe River basin provides the monthly FVC synthetic products from 2011 to 2014. The data uses the characteristics of domestic satellite HJ / CCD data with high temporal resolution (2 days after Networking) and spatial resolution (30M) to construct a multi angle observation data set</w:t>
+        <w:t xml:space="preserve">  黑河流域30m/月合成植被覆盖度（FVC）数据集提供了2011-2014年的月度FVC合成产品，该数据利用我国国产卫星HJ/CCD数据兼具较高时间分辨率（组网后2天）和空间分辨率（30m）的特点构造多角度观测数据集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Divide the country into different vegetation divisions and land types, calculate the conversion coefficient between vegetation index (NDVI) and FVC respectively, and use the calculated conversion coefficient lookup table and monthly synthetic NDVI product production areas to synthesize FVC products monthly</w:t>
+        <w:t xml:space="preserve">  将全国划分为不同植被区划、地类，分别计算植被指数（NDVI）与FVC的转换系数，采用计算的转换系数查找表和月度合成NDVI产品生产区域月度合成FVC产品。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2011/01/01-2015/01/01</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011/01/01-2015/01/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, artificial oasis test area in the middle reaches, hydrological test area in the upper cold area, and natural oasis test area in the lower reaches </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域, 中游人工绿洲试验区, 上游寒区水文试验区, 下游天然绿洲试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:5.9 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.9 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">月</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +973,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Vegetation coverage, remote sensing products, ecological remote sensing products, LUCC data</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">植被覆盖度, 遥感产品, 生态遥感产品, LUCC数据</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2011 2012 2013 2014</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011 2012 2013 2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  artificial oasis test area in the middle reaches,  hydrological test area in the upper cold area,  and natural oasis test area in the lower reaches </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  中游人工绿洲试验区,  上游寒区水文试验区,  下游天然绿洲试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1241,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1330,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1414,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1503,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,661 +1591,962 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhong bo,  Wu junjun,  Mu xihan,  Wu shanlong,  Liu qinghuo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">仲波,  吴俊君,  穆西晗,  吴善龙,  柳钦火 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Zhong bo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">仲波  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Zhong bo </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">仲波</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2013AA12A301</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013AA12A301</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">星机地综合观测定量遥感融合处理与共性产品生产系统</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2012AA12A304</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012AA12A304</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">多尺度遥感数据按需快速处理与定量遥感产品生成关键技术</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhong bo, Wu junjun, Mu xihan, Wu shanlong, Liu qinghuo. Heihe River eco hydrological remote sensing test: 30m / month synthetic vegetation coverage (FVC) data set of Heihe River Basin (2011-2015). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2854.2023.</w:t>
+        <w:t xml:space="preserve">仲波,吴俊君,穆西晗,吴善龙,柳钦火. 黑河生态水文遥感试验：黑河流域30m/月合成植被覆盖度（FVC）数据集（2011-2015年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2854.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Earth Observations and Remote Sensing; New Findings from Peking University in Earth Observations and Remote Sensing Provides New Insights (Validating GEOV1 Fractional Vegetation Cover Derived From Coarse-Resolution Remote Sensing Images Over Croplands)[J]. Journal of Engineering, 2015 &lt;meta name="ValidationSchema" content="http://www.w3.org/2002/08/xhtml/xhtml1-strict.xsd"&gt; &lt;title&gt;&amp;nbsp;&lt;/title&gt;, . [J]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">