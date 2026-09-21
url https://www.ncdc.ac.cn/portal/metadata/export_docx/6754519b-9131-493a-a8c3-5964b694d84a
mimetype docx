--- v1 (2026-06-22)
+++ v2 (2026-09-21)
@@ -2524,73 +2524,73 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Earth Observations and Remote Sensing; New Findings from Peking University in Earth Observations and Remote Sensing Provides New Insights (Validating GEOV1 Fractional Vegetation Cover Derived From Coarse-Resolution Remote Sensing Images Over Croplands)[J]. Journal of Engineering, 2015 &lt;meta name="ValidationSchema" content="http://www.w3.org/2002/08/xhtml/xhtml1-strict.xsd"&gt; &lt;title&gt;&amp;nbsp;&lt;/title&gt;, . [J]. </w:t>
+        <w:t xml:space="preserve">Earth Observations and Remote Sensing; New Findings from Peking University in Earth Observations and Remote Sensing Provides New Insights (Validating GEOV1 Fractional Vegetation Cover Derived From Coarse-Resolution Remote Sensing Images Over Croplands)[J]. Journal of Engineering, 2015 &lt;meta name="ValidationSchema" content="http://www.w3.org/2002/08/xhtml/xhtml1-strict.xsd"&gt; &lt;title&gt;&amp;nbsp;&lt;/title&gt;,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4. </w:t>
+        <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>