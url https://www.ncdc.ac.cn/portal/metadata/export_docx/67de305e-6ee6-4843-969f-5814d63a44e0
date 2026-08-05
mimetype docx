--- v0 (2026-05-06)
+++ v1 (2026-08-05)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河流域部分地区抗震救灾应急资源数据（2019年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data of emergency resources for earthquake relief in some areas of the Yellow River Basin (2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data of emergency resources for earthquake relief in some areas of the Yellow River Basin (2019)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db1945.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db1945.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.YRiver.db1945.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  各县区主要应急避难场所。   1、数据集命名：抗震救灾应急资源数据.xlsx。   2、属性说明：省份：黄河流域流经的省级区域。所在区：黄河流域流经区县级区域。   数据表中的字段有：名称：应急避难所名称；分类：避难所等级；具体地址：应急避难所的详细地址 ；有效面积、疏散人数等。 一个表格是对所有地区应急避难所的汇总。</w:t>
+        <w:t xml:space="preserve">1. Dataset Name: Emergency Resource Data for Earthquake Relief.xlsx. 2. Attribute Description: Province: The provincial areas through which the Yellow River flows. District: The county/district areas through which the Yellow River flows. The fields in the data table include: Name (the name of the emergency shelter); Classification (the level of the shelter); Specific Address (the detailed address of the emergency shelter); Effective Area (the effective area of the shelter); and Evacuation Capacity (the number of people that can be evacuated to the shelter). One table summarizes the emergency shelters in all regions. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  各省份的地震局官网。</w:t>
+        <w:t xml:space="preserve"> Official Websites of Earthquake Administrations of Various Provinces.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  人工收集并进行摘录整理。</w:t>
+        <w:t xml:space="preserve"> Collect and extract manually.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve"> Good data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2019/01/01-2019/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2019/01/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">27.3 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:27.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄河流域, 抗震救灾, 应急避难场所</w:t>
+        <w:t xml:space="preserve">Theme:Yellow River Basin, Earthquake Relief and Disaster Recovery, emergency shelter</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人文地理学 </w:t>
+        <w:t xml:space="preserve">Subject:human geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2019</w:t>
+        <w:t xml:space="preserve">Time:2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄河流域 </w:t>
+        <w:t xml:space="preserve">Place:Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,893 +1185,599 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南,  康建芳,  刘春 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan,  Kang Jianfang,  Liu chun </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘春  </w:t>
+        <w:t xml:space="preserve">author:Liu chun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XXH13506-103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">寒旱区环境演变研究“科技领域云”的建设与应用</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XXH-13514-0209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">中国科学院冰川冻土沙漠数据中心能力建设</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南,康建芳,刘春. 黄河流域部分地区抗震救灾应急资源数据（2019年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.db1945.2022.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan, Kang Jianfang, Liu chun. Data of emergency resources for earthquake relief in some areas of the Yellow River Basin (2019). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.db1945.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>