--- v0 (2026-05-06)
+++ v1 (2026-08-06)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: specific emissivity data set in the middle reaches of Heihe River Basin (2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域中游比辐射率数据集（2012年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3007.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: specific emissivity data set in the middle reaches of Heihe River Basin (2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1794</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3007.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1794</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data is a typical surface specific emissivity data set observed in Yingke oasis, wetland, Gobi and desert in the middle reaches of Heihe River. The data were observed from May 25, 2012 to July 18, 2012. Instruments: Portable Fourier transform infrared spectrometer (102f) and handheld infrared thermometer of Beijing Normal University Measurement method: use 102f to measure the radiation values of cold blackbody, warm blackbody, observation target and gold plate respectively. Using the radiation value of cold and warm blackbody, 102f is calibrated to eliminate the influence of instrument emission. The specific emissivity and object temperature are inversed by using the iterative inversion algorithm based on smoothness. The band range of specific emissivity is 8-14 μ m. Resolution 4cm-1. This data set contains the original radiation curves (ASCII format) and recording files of cold blackbody, warm blackbody, measured target and gold plate obtained by 102f. The processed data is 8-14 μ M specific emissivity curve (ASCII format). Some data are matched with thermal imager photos of the measured target, scenes taken by digital cameras and images of the measured object </w:t>
+        <w:t xml:space="preserve">  本数据为黑河中游盈科绿洲与湿地、戈壁、沙漠观测的典型地物比辐射率数据集。数据观测从2012年5月25日至2012年7月18日。   仪器：北京师范大学便携式傅立叶变换红外波谱仪（102F）、手持式红外温度计   测量方法：利用102F分别测量冷黑体、暖黑体、观测目标、金版的辐射值。利用冷暖黑体的辐射值，对102F进行定标，消除仪器自身发射的影响。利用基于平滑度的迭代反演算法，反演出比辐射率和物体温度。比辐射率波段范围为8-14μm，分辨率4cm-1。   本数据集包含102F获取的冷黑体、暖黑体、被测目标和金板的原始辐射曲线（ASCII格式）和记录文件。处理后的数据为8-14μm比辐射率曲线（ASCII格式）.部分数据配套有被测目标的热像仪照片，数码相机拍摄的场景和被测物体图像。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The data were observed from May 25, 2012 to July 18, 2012. Portable Fourier transform infrared spectrometer (102f) and handheld infrared thermometer of Beijing Normal University</w:t>
+        <w:t xml:space="preserve">  数据观测从2012年5月25日至2012年7月18日。北京师范大学便携式傅立叶变换红外波谱仪（102F）、手持式红外温度计</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Measurement method: use 102f to measure the radiation values of cold blackbody, warm blackbody, observation target and gold plate respectively. Using the radiation value of cold and warm blackbody, 102f is calibrated to eliminate the influence of instrument emission. The specific emissivity and object temperature are inversed by using the iterative inversion algorithm based on smoothness. The band range of specific emissivity is 8-14 μ m. Resolution 4cm-1</w:t>
+        <w:t xml:space="preserve">  测量方法：利用102F分别测量冷黑体、暖黑体、观测目标、金版的辐射值。利用冷暖黑体的辐射值，对102F进行定标，消除仪器自身发射的影响。利用基于平滑度的迭代反演算法，反演出比辐射率和物体温度。比辐射率波段范围为8-14μm，分辨率4cm-1。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/05/25-2012/07/18</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/05/25-2012/07/18</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, experimental area of artificial oasis in the middle reaches, desert, Gobi, wetland, farmland </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域, 中游人工绿洲试验区, 沙漠, 戈壁, 湿地, 农田 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:382.0 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">382.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">word,cbx,dwx,emx,sax,wbx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Specific emissivity, thermal imager, handheld infrared thermometer, infrared spectrometer 102f, ground-based remote sensing observation, atmospheric radiation, atmospheric temperature, surface temperature, airborne, ground remote sensing</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">比辐射率, 热像仪, 手持式红外温度计, 红外波谱仪102F, 地基遥感观测, 大气辐射, 大气温度, 表面温度, 机载, 地面遥感</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Middle reaches artificial oasis experimental area,  Heihe River Basin,  wetland,  desert,  Gobi,  farmland </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中游人工绿洲试验区,  黑河流域,  湿地,  沙漠,  戈壁,  农田 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,612 +1458,887 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Ma mingguo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马明国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Ma mingguo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马明国  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Ma mingguo </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马明国</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:91125004</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">91125004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：定标与真实性检验 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ma mingguo. Heihe River eco hydrological remote sensing experiment: specific emissivity data set in the middle reaches of Heihe River Basin (2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1794.</w:t>
+        <w:t xml:space="preserve">马明国. 黑河生态水文遥感试验：黑河流域中游比辐射率数据集（2012年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1794.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">