--- v0 (2026-05-11)
+++ v1 (2026-06-25)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1999年黄河流域重点支流水土保持综合治理现状数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of comprehensive management of soil and water conservation in Key Tributaries of the Yellow River Basin in 1999</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of comprehensive management of soil and water conservation in Key Tributaries of the Yellow River Basin in 1999</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.HHSTBC.db0053.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HHSTBC.db0053.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HHSTBC.2020.143</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为黄河流域流经青海、甘肃、宁夏、内蒙、山西、陕西、河南、山东8个省区重点支流（包括洮河、湟水、庄浪河、祖厉河、清水河、浑河、杨家川、偏关河、皇甫川等32条流域面积大于1000 km2）涉及的县（区、旗）2001年与2008年的水土保持综合治理现状统计数据集，包括涉及县（旗）的流失面积、治理面积、治理度、基本农田面积、人工造林面积、果园、人工种草、封禁治理等数据，包含387条数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集通过统计上报汇总获取。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集是由青海、甘肃、宁夏、内蒙、山西、陕西、河南、山东各省区统计上报，审核汇总。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据在获取处理各阶段均由专业人员负责审核，保证数据整合完成的完整性、准确性，数据质量良好。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1999/01/01-1999/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1999/01/01-1999/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域重点支流（包括青海、甘肃、宁夏、内蒙、山西、陕西、河南、山东8个省区） </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Key Tributaries of the Yellow River Basin (including Qinghai, Gansu, Ningxia, Inner Mongolia, Shanxi, Shaanxi, Henan and Shandong) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">97.0 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:97.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水保综合治理现状，黄河流域重点支流，流失面积，治理面积，治理度，基本农田面积，人工造林面积，果园，人工种草，封禁治理</w:t>
+        <w:t xml:space="preserve">Theme:Current situation of comprehensive treatment of soil and water conservation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1999</w:t>
+        <w:t xml:space="preserve">Time:1999</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">青海省,  甘肃省,  山东省,  山西省,  河南省,  内蒙古自治区,  宁夏回族自治区,  陕西省 </w:t>
+        <w:t xml:space="preserve">Place:Qinghai Province,  Gansu Province,  Shandong Province,  Shanxi Province,  Henan Province,  Inner Mongolia Autonomous Region,  Ningxia Hui Autonomous Region,  Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心 </w:t>
+        <w:t xml:space="preserve">contributors:Monitoring Center for ecological environment of soil and water conservation in the Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李素雅  </w:t>
+        <w:t xml:space="preserve">author:Li Suya </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Li Suya </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心. 1999年黄河流域重点支流水土保持综合治理现状数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HHSTBC.2020.143.</w:t>
+        <w:t xml:space="preserve">Monitoring Center for ecological environment of soil and water conservation in the Yellow River Basin. Data set of comprehensive management of soil and water conservation in Key Tributaries of the Yellow River Basin in 1999. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HHSTBC.2020.143.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>