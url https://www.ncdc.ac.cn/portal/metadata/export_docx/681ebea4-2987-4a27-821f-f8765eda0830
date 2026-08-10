--- v1 (2026-06-25)
+++ v2 (2026-08-10)
@@ -799,51 +799,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Time:1999</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Qinghai Province,  Gansu Province,  Shandong Province,  Shanxi Province,  Henan Province,  Inner Mongolia Autonomous Region,  Ningxia Hui Autonomous Region,  Shaanxi Province </w:t>
+        <w:t xml:space="preserve">Place:Qinghai Province,  Gansu Province,  Shandong Province,  Shanxi Province,  Shaanxi Province,  Henan Province,  Inner Mongolia Autonomous Region,  Ningxia Hui Autonomous Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>