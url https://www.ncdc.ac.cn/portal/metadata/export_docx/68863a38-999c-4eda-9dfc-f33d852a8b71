--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -2,1057 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">绿洲戈壁过渡带土植气界面物质能量交换与群落稳定性</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Material and energy exchange and community stability of soil plant gas interface in Oasis Gobi transition zone</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Material and energy exchange and community stability of soil plant gas interface in Oasis Gobi transition zone</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3096.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3096.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1968</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据为绿洲戈壁过渡带土植气界面物质能量交换与群落稳定性，主要用来探索荒漠植物能量利用速率的模式，包括平均总生物量、平均光合组织生物量和种群密度等变量。样地自然植被群落机构基本信息调查数据，该数据为Excel格式，包括兰州、白银和景泰等三个样地的植被密度和平均地下生物物量的调查和分析资料。</w:t>
+        <w:t xml:space="preserve">The data were used to explore the model of energy utilization rate of desert plants, including average total biomass, average photosynthetic biomass and population density. The basic information survey data of natural vegetation community organization in the sample plots are in Excel format, including the survey and analysis data of vegetation density and average underground biomass of Lanzhou, Baiyin and Jingtai. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">包括平均总生物量、平均光合组织生物量和种群密度等变量， 植被密度和平均地下生物物量的调查和分析资料。</w:t>
+        <w:t xml:space="preserve">It includes average total biomass, average photosynthetic tissue biomass and population density, Investigation and analysis of vegetation density and average underground biomass.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据质量优</w:t>
+        <w:t xml:space="preserve">Excellent data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2002/01/08-2004/12/07</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2002/01/08-2004/12/07</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">兰州市白银景泰 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Lanzhou Baiyin Jingtai </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.5 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:2.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植被密度、平均地下生物物量、调查和分析资料</w:t>
+        <w:t xml:space="preserve">Theme:Vegetation density</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2002 2003 2004</w:t>
+        <w:t xml:space="preserve">Time:2002 2003 2004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">景泰,  兰州,  白银 </w:t>
+        <w:t xml:space="preserve">Place:Jingtai,  Lanzhou,  silver </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1086,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1175,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1259,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1348,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1436,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王根轩 </w:t>
+        <w:t xml:space="preserve">contributors:Wang Genxuan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王根轩  </w:t>
+        <w:t xml:space="preserve">author:Wang Genxuan </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Wang Genxuan </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王根轩. 绿洲戈壁过渡带土植气界面物质能量交换与群落稳定性. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1968.</w:t>
+        <w:t xml:space="preserve">Wang Genxuan. Material and energy exchange and community stability of soil plant gas interface in Oasis Gobi transition zone. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1968.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>