--- v0 (2026-05-09)
+++ v1 (2026-08-10)
@@ -2,983 +2,796 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">饱和交通下海底互通式隧道安全风险实时监测预警与智慧管控技术数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Technical data set of real-time monitoring, risk warning and intelligent traffic control of immersed tunnel under saturated traffic flow</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Technical data set of real-time monitoring, risk warning and intelligent traffic control of immersed tunnel under saturated traffic flow</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2832.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2832.2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB2832.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集主要包三部分数据内容，分别为交通运行态势研判模型验证数据、基于ANFIS动态风险识别模型的风险数据、无管控与采取管控策略状态下的交通状态仿真数据。   （1）交通运行态势研判模型验证数据。基于Vissim仿真平台，搭建了典型海底互通式隧道模型，模拟了饱和交通下的交通运行模拟状态，获取了符合饱和交通下海底互通式隧道的典型场景下的交通流（交通流量、速度）数据，将Vissim仿真数据输入SARIMAX交通运行态势研判模型进行未来5、10、15分钟后的交通流状态预测，将预测数值与仿真模拟数值进行了比对，验证了模型的准确性。   （2）基于ANFIS动态风险识别模型的风险数据。基于VISSIM仿真数据与未来5、10、15分钟后的交通流状态预测数据，采用了ANFIS动态风险识别模型，输出了未来5、10、15分钟后的交通流风险状态值。   （3）无管控与采取管控策略状态下的交通状态仿真数据。基于Vissim仿真平台模拟交通事故场景，分别模拟了采取速度管控、车道管控策略情况下与无任何管控策略实施情况下交通流运行状态，收集了各个管控单元各时间区段状态下交通流量与运行速度，并对两种交通流状态进行了对比。</w:t>
+        <w:t xml:space="preserve">&amp; emsp; This dataset is divided into the following three parts: &amp; emsp; (1) Validation data of traffic operation situation research and judgment model. Based on the Vissim simulation platform, a typical undersea interworking tunnel model was built to simulate the traffic operation simulation state under saturated traffic, obtain the traffic flow (traffic flow, speed) data under the typical scenario of the undersea interworking tunnel under saturated traffic, and input the Vissim simulation data into the SARIMAX traffic operation situation research and judgment model to predict the traffic flow state in the next 5, 10, and 15 minutes, The accuracy of the model is verified by comparing the predicted value with the simulation value. &amp; emsp; (2) Risk data based on ANFIS dynamic risk identification model. Based on VISSIM simulation data and traffic flow state prediction data in the next 5, 10 and 15 minutes, ANFIS dynamic risk identification model is adopted to output traffic flow risk state values in the next 5, 10 and 15 minutes. &amp; emsp; (3) Simulation data of traffic state without control and with control strategy. Based on the simulation of traffic accident scenarios on the Vissim simulation platform, the traffic flow operation status under the conditions of adopting speed control, lane control strategies and without any control strategy implementation is simulated respectively, and the traffic flow and operation speed under the conditions of each time segment of each control unit are collected, and the two traffic flow statuses are compared. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  模拟数据。</w:t>
+        <w:t xml:space="preserve"> &amp; emsp; Field test data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  计算模拟。</w:t>
+        <w:t xml:space="preserve"> &amp; emsp; Experimental test.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve"> &amp; emsp; The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.0 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">VISSIM仿真, SARIMAX交通运行态势研判模型, ANFIS交通风险预测模型, 管控策略有效性验证</w:t>
+        <w:t xml:space="preserve">Theme:VISSIM simulation, SARIMAX traffic operation situation research and judgment model, ANFIS traffic risk prediction model, and validation of control strategy effectiveness</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Time:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1012,69 +825,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1101,69 +896,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,69 +962,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1274,69 +1033,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1362,818 +1103,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李佳辉 </w:t>
+        <w:t xml:space="preserve">contributors:LI Jiahui </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李佳辉  </w:t>
+        <w:t xml:space="preserve">author:LI Jiahui </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LI Jiahui </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC0809600</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">涉水重大基础设施安全保障技术研究与工程示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李佳辉. 饱和交通下海底互通式隧道安全风险实时监测预警与智慧管控技术数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2832.2023.</w:t>
+        <w:t xml:space="preserve">LI Jiahui. Technical data set of real-time monitoring, risk warning and intelligent traffic control of immersed tunnel under saturated traffic flow. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2832.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>