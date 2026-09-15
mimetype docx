--- v0 (2026-05-02)
+++ v1 (2026-09-15)
@@ -2241,51 +2241,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wang Peiyan, Wang Jinsong, Elberling Bo, Yang Lu, Chen Weinan, Song Lei, Yan Yingjie, Wang Song, Pan Junxiao, He Yunlong. Increased annual methane uptake driven by warmer winters in an alpine meadow[J]. Global change biology, 2022, , (10):28. </w:t>
+        <w:t xml:space="preserve">Wang Peiyan, Wang Jinsong, Elberling Bo, Yang Lu, Chen Weinan, Song Lei, Yan Yingjie, Wang Song, Pan Junxiao, He Yunlong. Increased annual methane uptake driven by warmer winters in an alpine meadow[J]. Global change biology, 2022, (10): 28.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>