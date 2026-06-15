--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2013-2014年黑河流域上游葫芦沟流域融雪水、河水和土壤水的稳定氢氧同位素值</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Stable hydrogen and oxygen isotope values of snowmelt water, river water and soil water in hulugou small watershed from 2013 to 2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Stable hydrogen and oxygen isotope values of snowmelt water, river water and soil water in hulugou small watershed from 2013 to 2014</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0091.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0091.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1630</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据内容包含2013年7月-2014年4月流域内融雪水、河水、土壤水的稳定氢氧同位素数据。内含一个Excel表格中有融雪水数据、河水数据和土壤水数据，融雪水采样点位于三号区中部，采集次数为3次，采集指标有序号、采样点位置、地理坐标、采样时间、δ18OVSMOW ‰、δDVSMOW ‰；河水采样点位于葫芦沟流域出口， 采样频率为每周一次，采集指标有序号、地理位置、地理坐标、采样时间 δ18OVSMOW ‰ δDVSMOW ‰；土壤水采样点位于在红泥沟集水区中下部，采样深度为地下90cm和180cm，采集指标：序号、采样点位置、地理坐标、采样时间、深度、δ18OVSMOW ‰ δDVSMOW ‰。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;The data content includes stable hydrogen and oxygen isotope data of snowmelt water, river water and soil water in the basin from July 2013 to April 2014. The data of snowmelt water, river water and soil water are included in an excel table. The snowmelt water sampling point is located in the middle of No.3 area, and the collection times are three times. The collection indexes include serial number, sampling point location, geographical coordinates, sampling time, δ 18ovsmow ‰, δ dvsmow ‰; the river water sampling point is located at the outlet of hulugou basin, The sampling frequency is once a week, and the collection indexes include serial number, geographical location, geographical coordinates, sampling time ‰ δ 18ovsmow ‰ δ dvsmow ‰; the soil water sampling point is located in the middle and lower part of hongnigou catchment area, and the sampling depth is 90cm and 180cm underground, and the collection indexes include serial number, sampling point location, geographical coordinates, sampling time, depth, δ 18ovsmow ‰ δ dvsmow ‰. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">流域内融雪水、河水和土壤水的稳定氢氧同位素。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;Stable hydrogen and oxygen isotopes of snowmelt water, river water and soil water in the basin.&lt;/p&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">采集样品采用L2130-i 超高精度液态水和水汽同位素分析仪进行测试的。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;The samples were tested by l2130-i ultra-high precision liquid water and water vapor isotope analyzer. &lt;/p&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据质量良好</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;Good data quality&lt;/p&gt; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2013/07/01-2014/04/09</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2013/07/01-2014/04/09</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">12.7 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:12.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">融雪水, 稳定氢氧同位素, 土壤水, 河水</w:t>
+        <w:t xml:space="preserve">Theme:Snowmelt water, stable hydrogen and oxygen isotopes, soil water, river water</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2013 2014</w:t>
+        <w:t xml:space="preserve">Time:2013 2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">葫芦沟,  黑河上游 </w:t>
+        <w:t xml:space="preserve">Place:Hulugou,  upper reaches of Heihe River </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 88.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.89</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">孙自永 </w:t>
+        <w:t xml:space="preserve">contributors:SUN Ziyong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">常启昕  </w:t>
+        <w:t xml:space="preserve">author:Chang qixin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:SUN Ziyong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">孙自永. 2013-2014年黑河流域上游葫芦沟流域融雪水、河水和土壤水的稳定氢氧同位素值. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1630.</w:t>
+        <w:t xml:space="preserve">SUN Ziyong. Stable hydrogen and oxygen isotope values of snowmelt water, river water and soil water in hulugou small watershed from 2013 to 2014. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1630.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>