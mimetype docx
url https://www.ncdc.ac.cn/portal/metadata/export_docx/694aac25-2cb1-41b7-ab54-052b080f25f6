--- v0 (2026-05-11)
+++ v1 (2026-06-26)
@@ -20,91 +20,91 @@
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2011年黑河上游葫芦沟流域冻土冻结深度数据集</w:t>
+        <w:t xml:space="preserve">黑河上游葫芦沟流域冻土冻结深度数据集（2011年）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Frozen soil depth data set of hulugou basin in the upper reaches of Heihe River in 2011</w:t>
+        <w:t xml:space="preserve">Data set of frozen soil freezing depth in Hulugou Basin in the upper reaches of Heihe River (2011)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -298,51 +298,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">此数据集是祁连站2011年1月1日—2011年12月31日人工观测冻土冻结深度数据集，每日08时观测。数据内容为冻土器冻结深度数据集。冻土观测是利用灌注在橡皮内管中水的冻结深度 (长度 )作为记录的根据埋入土中的冻土器内水结冰的部位和长度来测定冻结层次及其上限和下限深度。以厘米（cm）为单位取整数小数四舍五入。每天08时观测 1次。地理坐标：经度：99°53′E；纬度：38°16′N；海拔：2981.0m</w:t>
+        <w:t xml:space="preserve">此数据集是祁连站2011年1月1日—2011年12月31日人工观测冻土冻结深度数据集，每日08时观测。数据内容为冻土器冻结深度数据集。冻土观测是利用灌注在橡皮内管中水的冻结深度 (长度 )作为记录的根据埋入土中的冻土器内水结冰的部位和长度来测定冻结层次及其上限和下限深度。以厘米（cm）为单位取整数小数四舍五入。每天08时观测 1次。地理坐标：经度：99°53′E；纬度：38°16′N；海拔：2981.0m。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
@@ -358,51 +358,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自动观测</w:t>
+        <w:t xml:space="preserve">自动观测。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
@@ -419,51 +419,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">原始数据，未经过人工处理</w:t>
+        <w:t xml:space="preserve">原始数据，未经过人工处理。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
@@ -480,51 +480,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">人工审核</w:t>
+        <w:t xml:space="preserve">人工审核。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -713,51 +713,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据格式</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Excel</w:t>
+        <w:t xml:space="preserve">*.xlsx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -926,51 +926,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">学科：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1515,147 +1515,147 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>联系人</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">韩春坛</w:t>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>服务电话</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">13919408816</w:t>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>服务邮箱</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">hancht@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -2150,51 +2150,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">韩春坛. 2011年黑河上游葫芦沟流域冻土冻结深度数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1173.</w:t>
+        <w:t xml:space="preserve">韩春坛. 黑河上游葫芦沟流域冻土冻结深度数据集（2011年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1173.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>