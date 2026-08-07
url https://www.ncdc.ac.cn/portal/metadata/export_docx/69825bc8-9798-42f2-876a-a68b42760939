--- v0 (2026-05-09)
+++ v1 (2026-08-07)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">祁连山排露沟流域不同植被类型土壤质量含水量数据集（2003-2015)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Soil mass water content data Sets of Different Vegetation Types in Pailugou Watershed of Qilian Mountains ( 2003 - 2015 )</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Soil mass water content data Sets of Different Vegetation Types in Pailugou Watershed of Qilian Mountains ( 2003 - 2015 )</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.Qilian_WRCF.db0008.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Qilian_WRCF.db0008.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.QILIANWRCF.2021.6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集包含祁连山排露沟流域不同海拔梯度青海云杉林、阳坡草地、灌丛土壤质量含水量和土壤容重数据。排露沟流域位于甘肃省张掖市肃南裕固族自治县马蹄乡，海拔范围2700-3800m。数据集包含4个Excel文件，不同植被类型土壤质量含水量和土壤容重单独保存。</w:t>
+        <w:t xml:space="preserve">The data set contained the data of soil mass water content and soil bulk density of Picea crassifolia forest, sunny slope grassland,shrubland in different altitude gradients in Pailugou watershed of Qilian Mountains. Pailugou watershed is located in Mazhi Township, Sunan Yugur Autonomous County, Zhangye City, Gansu Province, with an elevation range of2700-3800m. The data set contains four Excel files, and the soil moisture content and soil bulk density of different vegetation types are saved separately. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">在试验流域沿海拔梯度分不同立地类型确定的土壤采样点，顺坡向选取土壤剖面，按照0-10cm、10-20cm、20-30cm、30-40cm、40-50cm、50-60cm、60-80cm不同土壤深度，用环刀取样，每个层次取3个重复。土壤样品带回后用精度为0.01g的天平称重，在105℃下烘干8-12小时，取出后在干燥皿恢复到常温恒重后称量干重，获得土壤质量含水量。</w:t>
+        <w:t xml:space="preserve">The soil sampling points were determined by different site types along the elevation gradient in the experimental watershed. The soil profile was selected along the slope direction. According to different soil depths of 0 – 10 cm, 10 – 20 cm, 20 – 30 cm, 30 – 40 cm, 40 – 50 cm, 50 – 60 cm and 60 – 80 cm, the soil profile was sampled with a ring knife, and three replicates were taken for each level. The soil samples were taken back and weighed with a balance of 0.01 g, dried at 105 °C for 8-12 hours, and then the dry weight was weighed after the drying dish was restored to constant weight at room temperature to obtain soil moisture content.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">5-9月每个采样点每月每隔10日采样一次，每月三次的土壤质量含水量取平均值后获得该月平均土壤质量含水量。</w:t>
+        <w:t xml:space="preserve">From May to September, each sampling point was sampled every 10 days every month, and the average soil mass water content of the month was obtained after the average soil mass water content of the three times per month.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">观测流程规范，数据可靠，数据质量良好。</w:t>
+        <w:t xml:space="preserve">Observation process specification, reliable data, good data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2003/05/01-2015/06/30</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2003/05/01-2015/06/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">祁连山,排露沟流域,青海云杉林,阳坡草地,灌丛. </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Qilian Mountains, Pailugou watershed, Picea crassifolia forests, sunny slope grasslands, shrubs </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2700.0m-</w:t>
+        <w:t xml:space="preserve">altitude:2700.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">3800.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">88.4 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:88.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤质量含水量, 含水量, 土壤容重</w:t>
+        <w:t xml:space="preserve">Theme:Soil mass water content, water content, soil bulk density</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015</w:t>
+        <w:t xml:space="preserve">Time:2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">祁连山,  排露沟流域,  青海云杉林,  阳坡草地,  灌丛 </w:t>
+        <w:t xml:space="preserve">Place:Qilian Mountains,  Pailugou watershed,  Picea crassifolia forests,  sunny grassland,  shrubs </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,743 +1226,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王荣新,  敬文茂,  赵维俊,  王顺利 </w:t>
+        <w:t xml:space="preserve">contributors:WANG Rongxin,  JING Wenmao,  ,   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王荣新  </w:t>
+        <w:t xml:space="preserve">author:WANG Rongxin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:WANG Rongxin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王荣新,敬文茂,赵维俊,王顺利. 祁连山排露沟流域不同植被类型土壤质量含水量数据集（2003-2015). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.NCDC.QILIANWRCF.2021.6.</w:t>
+        <w:t xml:space="preserve">WANG Rongxin, JING Wenmao, , . Soil mass water content data Sets of Different Vegetation Types in Pailugou Watershed of Qilian Mountains ( 2003 - 2015 ). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.NCDC.QILIANWRCF.2021.6.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>