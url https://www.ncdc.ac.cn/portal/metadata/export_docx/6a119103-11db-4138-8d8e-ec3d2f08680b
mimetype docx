--- v0 (2026-05-07)
+++ v1 (2026-08-05)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1964-1981年黄土丘陵沟壑区第三副区吕二沟流域沟口径流站径流泥沙数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of rainfall, runoff and sediment in the second sub region of the Loess Hilly Gully Region from 1964 to 1981</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of rainfall, runoff and sediment in the second sub region of the Loess Hilly Gully Region from 1964 to 1981</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/HWTSZhan.002.2019.db</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/HWTSZhan.002.2019.db</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HWTSZhan.2020.39</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为1964-1981年黄土丘陵沟壑区第三副区吕二沟流域沟口径流站的径流泥沙观测数据。吕二沟观测断面为自然梯形断面；径流观测采用浮标法测流速，流速面积法计算流量；泥沙取样与测流同步进行，取样次数与测流次数相同，采用水边一点法取沙样，置换法测含沙量。数据集包括实测流量成果表、洪水水文要素摘录表、逐次洪水测验成果表、逐日平均流量表、逐日平均含沙量表、逐日平均悬移质输沙率表。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;This data set includes six rainfall stations and one runoff and Sediment Observation Station in 1964-1981 in shijiapu, hujiapu, Maojiazhuang, chaijiashan, banpozhai and lvergoukou, including rainfall, runoff and sediment observation data. SM1 rain gauge, dsj2 siphon rain gauge and SL1 telemetry rain gauge are used; water gauge is used for water depth measurement, buoy method is used for flow rate and displacement method is used for sediment. &lt;/p&gt; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">人工定时观测。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;Manual observation,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">详见说明</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;1) Sampling each runoff station adopts the one point method by water side, sampling barrel sampling, and measuring the volume of water sample. The sampling and flow measurement are carried out synchronously, and the sampling times are the same as the flow measurement times. 2) The suspended sediment is treated by displacement method, the volume of pycnometer passing the verification is 500ml and 1000ml, and the scale with division value of 1 / 1000g is used for weighing. 3) The calculation of sediment concentration refers to the mass of dry sand contained in unit volume of muddy water. Calculated according to the following formula: ρ = WS / V × 1000, where ρ - measured sediment concentration (kg / m3); V - water sample volume (cm3); WS - Sediment weight (g). 4) Suspended load transport rate the suspended load transport rate refers to the amount of sand passing through a certain river section in unit time. The sediment transport rate of suspended load at a certain time is equal to the section discharge multiplied by the section sediment concentration at that time. &lt;/p&gt; In the process of original record and calculation of discharge and sediment concentration, the whole process of discharge, sediment concentration and sediment transport rate is extracted. In the excerpt, the peak with the largest peak discharge, total amount, sediment concentration and sediment transport rate, isolated or continuous peak shall be selected, and the first peak after the beginning of flood season shall be selected 5-7 times in the whole year for excerpt. The number of times of flood is more or the number of times of excerpt in individual low water year may be increased or decreased appropriately depending on the situation. The rising time of some flood with the base flow but without the rising time is adjacent to the flood At the measured time of the base flow, the discharge and sediment concentration are the measured values corresponding to the time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">按照“水土保持试验规范”（SD239）和“水土保持试验规程”（SL419）的规定由专业技术人员进行数据的观测、整理、整编。观测资料按照“四随”要求，随测、随算、随整理、随分析，发现观测的差错和不合理记录，及时进行处理、改正，并备注说明。观测数据整编录入过程中经过制表、初校、复校、审核等四级人工校核，资料整编严格依据相关观测、整编规范规程，按照一校、二校、审核、复审、复核的过程开展，以确保数据成果质量。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;Four section system is adopted for each flow measurement. When the water level rises and falls sharply, densify the measurement times and rush to measure the maximum peak flow. When the water level is stable, the sampling can be observed for 1-2 hours according to the water level and flow rate. After the water sample is injected into the pycnometer, there shall be no bubbles in the pycnometer, and the muddy water shall be filled with the hole plug. Each water sample shall be cleaned thoroughly. When weighing, the balance shall be zero and the circle level shall be in the middle to ensure the data quality. &lt;/p&gt; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1964/01/01-1981/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1964/01/01-1981/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃省天水市秦州区吕二沟流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1176.0m-</w:t>
+        <w:t xml:space="preserve">altitude:1176.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1707.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">607.5 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:607.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">年输沙量, 年径流量, 洪水总量, 洪水输沙量, 单位面积土壤流失量, 径流系数, 逐日平均流量, 逐日平均含沙量, 逐日平均悬移质输沙率, 最大流量</w:t>
+        <w:t xml:space="preserve">Theme:Annual sediment discharge, annual runoff, total flood, flood sediment discharge, soil loss per unit area, runoff coefficient, daily average discharge, daily average sediment concentration, daily average sediment transport rate, maximum discharge</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1964 1975 1976 1977 1978 1979 1980 1981</w:t>
+        <w:t xml:space="preserve">Time:1964 1975 1976 1977 1978 1979 1980 1981</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">吕二沟,  天水,  甘肃省 </w:t>
+        <w:t xml:space="preserve">Place:Lu Er ditch,  Tianshui,  Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.74</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,743 +1226,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河水土保持天水治理监督局 </w:t>
+        <w:t xml:space="preserve">contributors: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘晓  </w:t>
+        <w:t xml:space="preserve">author:Liu Xiao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河水土保持天水治理监督局. 1964-1981年黄土丘陵沟壑区第三副区吕二沟流域沟口径流站径流泥沙数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.HWTSZhan.2020.39.</w:t>
+        <w:t xml:space="preserve">. Data set of rainfall, runoff and sediment in the second sub region of the Loess Hilly Gully Region from 1964 to 1981. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.HWTSZhan.2020.39.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>