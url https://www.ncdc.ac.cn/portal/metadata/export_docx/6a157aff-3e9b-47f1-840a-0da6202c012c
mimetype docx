--- v0 (2026-05-02)
+++ v1 (2026-06-17)
@@ -2,965 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域中游渠道流量测量数据集（2012年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: channel flow measurement data set in the middle reaches of Heihe River Basin (2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: channel flow measurement data set in the middle reaches of Heihe River Basin (2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0089.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0089.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1600</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集包含了2012年05月22日（夏灌二轮）、2012年06月18日（夏灌三轮）、2012年07月16日（秋灌一轮）和2012年8月8日（秋灌二轮）渠道流量测量数据。   渠道流量观测原始数据为Excel格式数据，原始数据中包括渠道流速、渠道断面面积、水位和水温。通过数据预处理流程将原始数据转换为渠道流量和进入每个社的灌溉量。数据处理过程详见“渠道流量测量数据处理文档”。</w:t>
+        <w:t xml:space="preserve">This data set contains the channel flow measurement data on May 22, 2012 (the second round of summer irrigation), June 18, 2012 (the third round of summer irrigation), July 16, 2012 (the first round of autumn irrigation) and August 8, 2012 (the second round of autumn irrigation). The original data of channel flow observation is in Excel format, including channel flow velocity, channel section area, water level and water temperature. Through the data preprocessing process, the original data are converted into channel flow and irrigation volume entering each community. See "channel flow measurement data processing document" for data processing process </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  针对斗渠和毛渠渠道流量观测，获取进入最小灌溉单元（社）的实际水量，为灌溉优化配水试验提供参考数据；为涡动、生物物理参数等其他观测试验提供水量数据；为盈科灌区各斗渠调查数据提供参考。</w:t>
+        <w:t xml:space="preserve">   According to the flow observation of the bucket canal and the coarse canal, the actual water volume entering the minimum irrigation unit (community) is obtained to provide reference data for the optimal irrigation water distribution test; Provide water volume data for vortex, biophysical parameters and other observation tests; It provides a reference for the investigation data of each canal in Yingke irrigation area</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  观测仪器：便携式流速仪（Flowatch），产地：瑞士，流速观测精度：0.1m/s；水尺，观测精度：1cm。   观测原理：该仪器属于机械式流速仪，根据水轮转速来计算流体流速。利用流速仪观测0.6倍渠道中心水位流速，通过观测点渠道工程断面参数和水位计算出的流体断面面积，从而计算出渠道流量。</w:t>
+        <w:t xml:space="preserve">   Observation instrument: Portable flow watch, origin: Switzerland, velocity observation accuracy: 0.1m/s; Water gauge, observation accuracy: 1cm.    Observation principle: the instrument is a mechanical current meter, which calculates the fluid velocity according to the speed of water turbine. The flow velocity of 0.6 times the central water level of the channel is observed by the current meter, and the channel flow is calculated through the fluid section area calculated by the channel engineering section parameters and water level at the observation point.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">   Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/05/22-2012/08/08</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/05/22-2012/08/08</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河中游 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Middle reaches of the Heihe River </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">39.6 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:39.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...106 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -973,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">灌溉量, 河渠, 地面同步观测</w:t>
+        <w:t xml:space="preserve">Theme:Irrigation volume, rivers and canals, ground synchronous observation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012</w:t>
+        <w:t xml:space="preserve">Time:2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  中游 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  middle and middle reaches of artificial oasis experimental area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1241,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1330,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1414,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1503,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1591,743 +1235,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">盖迎春 </w:t>
+        <w:t xml:space="preserve">contributors:Ge Yingchun </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">盖迎春  </w:t>
+        <w:t xml:space="preserve">author:Ge Yingchun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Ge Yingchun </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">盖迎春. 黑河生态水文遥感试验：黑河流域中游渠道流量测量数据集（2012年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1600.</w:t>
+        <w:t xml:space="preserve">Ge Yingchun. Heihe River eco hydrological remote sensing experiment: channel flow measurement data set in the middle reaches of Heihe River Basin (2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1600.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>