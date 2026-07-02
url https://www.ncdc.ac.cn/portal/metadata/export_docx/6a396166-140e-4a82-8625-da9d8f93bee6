--- v0 (2026-05-18)
+++ v1 (2026-07-02)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">天津金海湖湖水淡化系统整体脱盐率数据集（2020年7-9月）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Overall Desalination Rate Dataset for Tianjin Jinhai Lake Water Desalination System (July-September 2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Overall Desalination Rate Dataset for Tianjin Jinhai Lake Water Desalination System (July-September 2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.MDBW.db0015.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.MDBW.db0015.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.MDBW.2021.18</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  金海湖湖水经精密过滤-超滤预处理后，经反渗透/纳滤系统脱盐。考察脱盐系统在不同混装方式和不同操作压力下的脱盐率。脱盐系统采用商品化聚酰胺4040卷式纳滤和反渗透膜组件（VNF2和ULP100，贵阳时代沃顿有限公司）。待压力和流速稳定半小时后，记录脱盐系统的产水含盐量，计算获得整体脱盐率。操作压力1.3-1.8MPa，进水含盐量7.5g/L，水温30±2℃，进水流量2m3/h，膜组件数为6-8支。测量精确至小数点后两位。淡化系统整体脱盐率大于90%，达到任务书考核指标。   本数据集主要应用于苦咸水淡化研究。</w:t>
+        <w:t xml:space="preserve">Jinhai Lake water is desalinated by reverse osmosis/nanofiltration system after precision filtration-ultrafiltration pretreatment. The desalination rate of the desalination system was examined under different mixing methods and different operating pressures. The desalination system used commercial polyamide 4040 rolled nanofiltration and reverse osmosis membrane modules (VNF2 and ULP100, Guiyang Times Walton Co., Ltd.). After the pressure and flow rate were stabilized for half an hour, the salt content of the produced water from the desalination system was recorded and calculated to obtain the overall desalination rate. The operating pressure was 1.3-1.8MPa, the salt content of the influent water was 7.5g/L, the water temperature was 30±2℃, the influent water flow rate was 2m3/h, and the number of membrane modules was 6-8. The measurement is accurate to two decimal places. The overall desalination rate of the desalination system is more than 90%, reaching the assessment index of the task book. This dataset is mainly applied to the study of brackish water desalination. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  实验获得。</w:t>
+        <w:t xml:space="preserve">  Experimentally obtained.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  操作压力1.3~1.8 MPa，进水含盐量7.5 g/L，水温30 ± 2℃，进水流量 2 m3/h时，实验测得产水含盐量，计算获得脱盐率。</w:t>
+        <w:t xml:space="preserve">  Operating pressure 1.3~1.8 MPa, inlet water salinity 7.5 g/L, water temperature 30 ± 2 ℃, inlet water flow rate 2 m3/h when the experimental measurements of the salinity of the produced water, the calculation of the desalination rate obtained.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  (1)数据生产过程：金海湖湖水经精密过滤-超滤预处理后，预处理出水经高压泵(CRN3-29，格兰富)泵入反渗透/纳滤脱盐系统，脱盐系统采用商品化聚酰胺4040卷式纳滤和反渗透膜组件（VNF2和ULP100，贵阳时代沃顿有限公司）。待压力和流速稳定半小时后，记录脱盐系统的产水含盐量，计算获得整体脱盐率。   (2)方法：操作压力1.3-1.8 MPa，进水含盐量7.5 g/L，水温30 ± 2℃，进水流量 2 m3/h，膜组件数为6-8支。测量精确至小数点后两位。   (3)结果：淡化系统整体脱盐率大于90%，达到任务书考核指标。</w:t>
+        <w:t xml:space="preserve">  (1) Data production process: after the lake water of Jinhai Lake was pre-treated by precision filtration-ultrafiltration, the pre-treated effluent was pumped by a high-pressure pump (CRN3-29, Grundfos) into the reverse osmosis/nano-filtration desalination system, and the desalination system used the commercial polyamide 4040 rolled-type nano-filtration and reverse osmosis membrane modules (VNF2 and ULP100, Guiyang Times Walden Co., Ltd.). After the pressure and flow rate were stabilized for half an hour, the salt content of the produced water from the desalination system was recorded and calculated to obtain the overall desalination rate.   (2) Methods: operating pressure 1.3-1.8 MPa, influent salinity 7.5 g/L, water temperature 30 ± 2°C, influent flow rate 2 m3/h, and the number of membrane modules is 6-8 pieces. The measurement is accurate to two decimal places.   (3) Result: the overall desalination rate of the desalination system is more than 90%, reaching the assessment index of the task book. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2020/07/20-2020/09/30</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2020/07/20-2020/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">天津市滨海新区金海湖 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Jinhai Lake, Binhai New Area, Tianjin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">110.1 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:110.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">纳滤, 反渗透, 预处理, 混装, 脱盐率</w:t>
+        <w:t xml:space="preserve">Theme:Nanofiltration, reverse osmosis, pretreatment, mixed loading, desalination rate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文化学 </w:t>
+        <w:t xml:space="preserve">Subject:Hydrochemistry </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2020</w:t>
+        <w:t xml:space="preserve">Time:2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">天津市滨海新区金海湖 </w:t>
+        <w:t xml:space="preserve">Place:Jinhai Lake </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杜润红 </w:t>
+        <w:t xml:space="preserve">contributors:DU Runhong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杜润红  </w:t>
+        <w:t xml:space="preserve">author:DU Runhong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:DU Runhong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2017YFE0114200</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">小型高效节能的沙漠苦咸水膜法淡化工艺开发和设备研制</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">杜润红. 天津金海湖湖水淡化系统整体脱盐率数据集（2020年7-9月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.MDBW.2021.18.</w:t>
+        <w:t xml:space="preserve">DU Runhong. Overall Desalination Rate Dataset for Tianjin Jinhai Lake Water Desalination System (July-September 2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.MDBW.2021.18.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>