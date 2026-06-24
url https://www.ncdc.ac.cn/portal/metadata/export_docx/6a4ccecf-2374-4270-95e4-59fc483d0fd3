--- v0 (2026-05-10)
+++ v1 (2026-06-24)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：大野口关滩森林站超级样地土壤水分观测数据集（2008年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Integrated remote sensing experiment of Heihe River: soil moisture observation data of super sample plot at guantan forest station, Dayekou</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Integrated remote sensing experiment of Heihe River: soil moisture observation data of super sample plot at guantan forest station, Dayekou</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1882.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1882.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1546</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据为超级样地林下土壤湿度观测数据，观测时间为2008年6月5日，天气晴朗。超级样地位于黑河综合遥感联合试验在大野口流域设立的水文气象观测站（关滩站），样地大小为100m×100m。将超级样地划分成16个25m×25m的子样地，以子样地为单位进行土壤湿度的调查。在每个子样地内随机选择10个测点进行测量。   测量利用TDR 300土壤水分速测仪进行，观测探针长度为20cm，观测的是土壤含水量（VWC%）。该数据集记录的信息包括：子样地编号，样点编号，各样点土壤含水量（%），子样地地被物类型。   该数据和超级样地其他观测数据一起可用于森林3D场景的重建、主被动遥感机理模型建立、遥感影像的模拟等研究。</w:t>
+        <w:t xml:space="preserve">The data is the observation data of soil moisture under the super sample plot. The observation time is June 5, 2008, and the weather is fine. The super sample plot is located at the hydrometeorological observation station (guantan station) established in Dayekou basin of Heihe comprehensive remote sensing joint test, and the sample plot size is 100m × 100m。 The super plot is divided into 16 25m × The sub sample plot of 25m is taken as the unit to investigate the soil moisture. Randomly select 10 measuring points in each sub sample plot for measurement. TDR 300 soil moisture meter was used for measurement. The length of the observation probe was 20cm, and the soil moisture content (vwc%) was observed. The information recorded in the data set includes: sub sample plot number, sample point number, soil water content (%) of each point, and ground cover type of sub sample plot. Together with other observation data of super sample plot, this data can be used for forest 3D scene reconstruction, active and passive remote sensing mechanism model establishment, remote sensing image simulation and so on </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  在每个子样地内随机选择10个测点进行测量。测量利用TDR 300土壤水分速测仪进行，观测探针长度为20cm，观测的是土壤含水量（VWC%）。该数据集记录的信息包括：子样地编号，样点编号，各样点土壤含水量（%），子样地地被物类型。</w:t>
+        <w:t xml:space="preserve">  Randomly select 10 measuring points in each sub sample plot for measurement. TDR 300 soil moisture meter was used for measurement. The length of the observation probe was 20cm, and the soil moisture content (vwc%) was observed. The information recorded in the data set includes: sub sample plot number, sample point number, soil water content (%) of each point, and ground cover type of sub sample plot</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据和超级样地其他观测数据一起可用于森林3D场景的重建、主被动遥感机理模型建立、遥感影像的模拟等研究。</w:t>
+        <w:t xml:space="preserve">  Together with other observation data of super sample plot, this data can be used for forest 3D scene reconstruction, active and passive remote sensing mechanism model establishment, remote sensing image simulation and so on</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve"> Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/06/05-2008/06/05</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/06/05-2008/06/05</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,大野口流域加密观测区,森林水文试验区,大野口关滩森林站超级样地 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, Dayekou basin intensive observation area, forest hydrological test area, Dayekou guantan Forest Station Super sample plot </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">856.3 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:856.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤, 土壤湿度, 土壤剖面, 水分含量</w:t>
+        <w:t xml:space="preserve">Theme:Soil, soil moisture, soil profile, soil moisture / moisture content</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008</w:t>
+        <w:t xml:space="preserve">Time:2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  大野口流域加密观测区,  森林水文试验区,  大野口关滩森林站超级样地 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  Dayekou basin intensive observation area,  forest hydrological test area,  Dayekou guantan Forest Station Super sample plot </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杨永恬 </w:t>
+        <w:t xml:space="preserve">contributors:YANG Yongtian </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杨永恬  </w:t>
+        <w:t xml:space="preserve">author:YANG Yongtian </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:YANG Yongtian </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">杨永恬. 黑河综合遥感联合试验：大野口关滩森林站超级样地土壤水分观测数据集（2008年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1546.</w:t>
+        <w:t xml:space="preserve">YANG Yongtian. Integrated remote sensing experiment of Heihe River: soil moisture observation data of super sample plot at guantan forest station, Dayekou. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1546.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>