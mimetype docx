--- v0 (2026-06-24)
+++ v1 (2026-09-02)
@@ -2534,51 +2534,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王鹏寿, 许民, 韩海东, 李振中, 宋轩宇, 周卫永. 天山南坡阿克苏流域冰川物质平衡及其融水径流对气候变化的响应研究[J]. 地学前缘, 2024, : 435-446. </w:t>
+        <w:t xml:space="preserve">王鹏寿, 许民, 韩海东, 李振中, 宋轩宇, 周卫永. 天山南坡阿克苏流域冰川物质平衡及其融水径流对气候变化的响应研究[J]. 地学前缘, 2024, : 435-446.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>