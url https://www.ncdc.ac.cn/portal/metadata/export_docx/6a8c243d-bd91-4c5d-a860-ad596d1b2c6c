--- v0 (2026-06-15)
+++ v1 (2026-09-14)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Precipitation observation data set of Nanxiaohegou watershed in the gully area of the Loess Plateau from 1981 to 1990</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1981-1990年黄土高塬沟壑区南小河沟流域气象观测数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HWXFZhan.db0009.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Precipitation observation data set of Nanxiaohegou watershed in the gully area of the Loess Plateau from 1981 to 1990</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.HWXFZhan.2020.71</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.HWXFZhan.db0009.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HWXFZhan.2020.71</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is the daily water surface evaporation of Yangjiagou, dongzhuanggou and 18 Mu stations in Nanxiaohegou basin from 1981 to 1990. The model of observation instrument is HY.AM3 The diameter of the dish is 20cm, and the observation accuracy is 0.1mm. Observe at 8:00 a.m. every day, and observe once every five days during the freezing period. The evaporation capacity of the evaporating dish is observed with the same specification rainfall cup or special platform scale.. </w:t>
+        <w:t xml:space="preserve">本数据集为1981-1990年南小河沟流域杨家沟、董庄沟及十八亩台3个蒸发量观测点的逐日水面蒸发量。观测仪器型号为HY.AM3小型蒸发皿，口径20cm，观测精度0.1mm。每日8时观测一次，封冻期间每五日观测一次，蒸发皿的蒸发量用同规格雨量杯或专用台秤观测。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instrument continuous observation Manual timing observation</w:t>
+        <w:t xml:space="preserve">仪器连续观测人工定时观测</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1) If the calculated evaporation is negative, it will be recorded as "0.0 +". 2) Since the evaporating dish freezes in the specified observation time, and the observation is carried out at a non icing time, a "B" symbol should be added to the right side of the evaporation value. 3) During the icing period, if the total amount of evaporation is observed once a few days, the total amount should be recorded in the grid of the observation day, and the symbol "↓ B" should be filled in the grid of each day when the observation is stopped. However, for those who cross the month, the evaporation allocated to the previous month should be calculated according to the proportion of the number of days, and recorded in the doomsday grid of the month. Then, the total evaporation amount minus the evaporation amount of the previous month is used to calculate the evaporation allocated to the next month. When it is recorded in the observation day grid, the two values are added with the column symbol "Φ", and the rest days are filled with "↓ B". 4) If the observation data is missing, interpolation can be carried out, but the time of interpolation shall not exceed 3 days within 10 days. 5) During the non icing period, if the evaporation of all the missing days is included in the observation value of the subsequent observation day, no icing sign is added. 6) If there are combined and broken down values in a month, they are still regarded as complete data, and monthly evaporation is not bracketed. 7) If there is a combined value in a month, the average daily evaporation of the period is calculated by dividing the total amount of each merger period by the corresponding total number of days, and the selection of the maximum and minimum of each month is taken. If it is selected as the maximum and minimum, brackets shall be added; if other values are selected as the maximum and minimum instead of the average value, brackets shall be added generally; only if it can be determined that they are the maximum and minimum of a month, they shall not be bracketed. 8) The dates of the first and last ice in the evaporating dish during the period from July 1 of the previous year to June 30 of this year are recorded in the columns of the first and last ice formation in the pan. The date of the first freezing in the pan from July 1 to the end of this year is recorded in the ice date column at the beginning of this winter.</w:t>
+        <w:t xml:space="preserve">1）如果算出蒸发量为负值，则一律记为“0.0+”。 2）因在规定的观测时间内蒸发皿结冰，而改在不结冰的时间进行观测之日，应在蒸发量数值右侧加“B”符号。 3）结冰期内，如果几天观测一次蒸发总量，则应将总量填记在观测之日的格内，在停止观测各日的格内填记“↓B”符号。但跨月者，应按日数的比例，算出分配到前月的蒸发量，记到该月末日格内，再以蒸发总量减前月的蒸发量，算出分配到后月的蒸发量，记到观测之日格内，两个数值均加分列符号“Φ”，其余各日均填“↓B”符号。 4）观测资料缺测时可进行插补，但插补的时间在一旬内不得超过3天。 5）非结冰期间，因故缺测时，如果其后开始观测日的观测值内包括全部缺测日的蒸发量，不加结冰符号。 6）一月内有合并、分列数值者，仍当作资料齐全，月蒸发量不加括号。 7）一月内有合并数值者，以每一合并期间的总量除以相应总日数，算出该时段的平均每日蒸发量，参加月最大、最小的挑选。如当选为最大、最小时，应加括号；如果不是这种平均值而是其他数值当选为最大、最小时，一般也应加括号；只有能判定其确为月最大、最小时，才不加括号。 8）去冬今春的初冰、终冰日期栏填记从前一年7月1日至今年6月30日的期间里蒸发皿内第一次和最后一次结冰的日期。今冬初冰日期栏填记从今年7月1日至年末的期间里蒸发皿内第一次结冰的日期。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The self recording rain gauge is calibrated before the beginning of flood season every year. In the process of observation, when there is an abnormal value in the self recording rain gauge, the observed value of the ordinary rain gauge is used for interpolation. In the process of integration and input of observation data, there are four levels of manual verification, which are tabulation, primary calibration, recalibration and audit, to ensure the data quality. </w:t>
+        <w:t xml:space="preserve">观测数据整编录入过程中经过四级人工校核，分别是制表，初校，复校，审核，以确保数据质量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1981/01/01-1990/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1981/01/01-1990/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Nanxiaohegou watershed, houguanzhai Township, Xifeng District, Qingyang City, Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省庆阳市西峰区后官寨乡南小河沟流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:1050.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1050.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1423.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:11.1 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel表格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">分</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Precipitation, Maximum precipitation, Period precipitation, Precipitation extract</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">降水量, 最大降水量, 时段降水量, 降水摘录</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Hydrochemistry </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文化学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1981 1982 1983 1984 1985 1986 1987 1988 1989 1990</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1981 1982 1983 1984 1985 1986 1987 1988 1989 1990</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Qingyang City,  Xifeng District,  Nanxiaohegou,  Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">庆阳,  西峰,  南小河沟,  甘肃省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,501 +1526,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:YUAN Jing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">袁静  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:YUAN Jing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">袁静</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station. Precipitation observation data set of Nanxiaohegou watershed in the gully area of the Loess Plateau from 1981 to 1990. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HWXFZhan.2020.71.</w:t>
+        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站. 1981-1990年黄土高塬沟壑区南小河沟流域气象观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HWXFZhan.2020.71.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>