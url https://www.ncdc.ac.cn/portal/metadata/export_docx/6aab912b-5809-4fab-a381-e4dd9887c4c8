--- v0 (2026-05-02)
+++ v1 (2026-07-31)
@@ -956,89 +956,89 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中亚地区, 气温, 气象, 中亚地区, 气温, 气象</w:t>
+        <w:t xml:space="preserve">中亚地区, 气温, 气象</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">学科：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">大气科学 , 大气科学 </w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1068,51 +1068,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">乌伊尔,  卡拉干达,  哈萨克斯坦,  中亚地区,  斋桑,  门日尔克,  克孜勒奥尔达,  巴尔喀什,  大巴尔喀什湖,  阿拉尔斯卡耶海,  古利耶夫/阿特劳,  卡尔梅科沃,  克孜勒贾尔,  潘菲洛夫/扎尔肯特,  萨姆,  卡扎林斯克,  乌斯季戈列尔尼克,  图尔盖,  赛米巴拉金斯克,  科克佩克特,  纳伦科尔,  阿拉木图,  突厥斯坦,  伊塞克,  伊尔吉兹,  上戈列尔尼克,  卡尔萨克派,  乌恰拉尔,  舍甫琴科堡,  乌伊尔,  卡拉干达,  哈萨克斯坦,  中亚地区,  斋桑,  门日尔克,  克孜勒奥尔达,  巴尔喀什,  大巴尔喀什湖,  阿拉尔斯卡耶海,  古利耶夫/阿特劳,  卡尔梅科沃,  克孜勒贾尔,  潘菲洛夫/扎尔肯特,  萨姆,  卡扎林斯克,  乌斯季戈列尔尼克,  图尔盖,  赛米巴拉金斯克,  科克佩克特,  纳伦科尔,  阿拉木图,  突厥斯坦,  伊塞克,  伊尔吉兹,  上戈列尔尼克,  卡尔萨克派,  乌恰拉尔,  舍甫琴科堡 </w:t>
+        <w:t xml:space="preserve">乌伊尔,  卡拉干达,  哈萨克斯坦,  中亚地区,  斋桑,  门日尔克,  克孜勒奥尔达,  巴尔喀什,  大巴尔喀什湖,  阿拉尔斯卡耶海,  古利耶夫/阿特劳,  卡尔梅科沃,  克孜勒贾尔,  潘菲洛夫/扎尔肯特,  萨姆,  卡扎林斯克,  乌斯季戈列尔尼克,  图尔盖,  赛米巴拉金斯克,  科克佩克特,  纳伦科尔,  阿拉木图,  突厥斯坦,  伊塞克,  伊尔吉兹,  上戈列尔尼克,  卡尔萨克派,  乌恰拉尔,  舍甫琴科堡 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
@@ -1302,51 +1302,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 44.52</w:t>
+              <w:t xml:space="preserve"> 44.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22F05E22" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>