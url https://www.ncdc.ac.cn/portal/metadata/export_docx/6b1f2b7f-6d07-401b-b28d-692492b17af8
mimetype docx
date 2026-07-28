--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于SMMR、SSM/I 和 SSMIS 数据的北半球湖冰物候数据（1979-2020年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">The phenological data of lake ice in the Northern Hemisphere extracted from SMMR, SSM/I, and SSMIS data from (1979-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The phenological data of lake ice in the Northern Hemisphere extracted from SMMR, SSM/I, and SSMIS data from (1979-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.1594/PANGAEA.946231</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.1594/PANGAEA.946231</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.PANGAEA.DB6810.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">极地</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Polar region</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集包含北半球 56 个湖泊从 1979 年到 2019 年的冰层物候数据。冰层物候是从校准增强分辨率亮度温度（CETB）数据集中的3.125 km 37 GHz H偏振傍晚亮度温度数据中提取的，这些数据来自扫描多通道微波辐射计（SMMR）、特殊传感器微波图像（SSM/I）和特殊传感器微波成像仪/探测仪（SSMIS）数据。从 1979 年到 2019 年，每年形成完整冰盖的湖泊的平均完全冻结持续时间和冰盖持续时间分别为 153 天和 161 天，湖泊冰层物候数据集为了解过去 40 年季节性冰盖湖泊的变化提供了宝贵信息。</w:t>
+        <w:t xml:space="preserve">This dataset contains ice phenological data of 56 lakes in the Northern Hemisphere from 1979 to 2019. Ice phenology was extracted from the 3.125 km 37 GHz H-polarized evening brightness temperature data in the Calibration Enhanced Resolution Brightness Temperature (CETB) dataset, which came from Scanning Multi Channel Microwave Radiometer (SMMR), Special Sensor Microwave Imager (SSM/I), and Special Sensor Microwave Imager/Detector (SSMIS) data. From 1979 to 2019, the average duration of complete freezing and ice cover formation in lakes each year was 153 days and 161 days, respectively. The lake ice phenology dataset provides valuable information for understanding the changes in seasonal ice covered lakes over the past 40 years. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来自扫描多通道微波辐射计（SMMR）、特殊传感器微波图像（SSM/I）和特殊传感器微波成像仪/探测仪（SSMIS）数据。</w:t>
+        <w:t xml:space="preserve">   The data comes from Scanning Multi Channel Microwave Radiometer (SMMR), Special Sensor Microwave Imaging (SSM/I), and Special Sensor Microwave Imager/Detector (SSMIS) data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  根据湖泊冰面与开阔水域亮度温度的差异，采用基于移动 t 检验法的阈值算法，确定距湖岸 6.25 公里像素点的湖泊冰面状态，然后提取每个湖泊的冰面物候日期。对于从多颗卫星上提取的重叠湖冰物候结果，优先使用利用率最高的卫星结果。</w:t>
+        <w:t xml:space="preserve">  Based on the difference in brightness and temperature between the lake ice surface and the open water area, a threshold algorithm based on the moving t-test method is used to determine the ice surface state of the lake at a pixel point 6.25 kilometers away from the lake shore, and then extract the phenological date of each lake's ice surface. For overlapping lake ice phenological results extracted from multiple satellites, priority should be given to using the satellite results with the highest utilization rate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  湖冰物候结果与从地球观测系统高级微波扫描辐射计（AMSR-E）和高级微波扫描辐射计 2（AMSR2）数据（2002 年至 2015 年）中提取的现有产品非常一致，冰日期的平均绝对误差在 2 到 4 d 之间。生成的湖冰记录与北美劳伦森五大湖年度最大冰盖的历史记录相比，也显示出明显的一致性。</w:t>
+        <w:t xml:space="preserve">  The phenological results of lake ice are highly consistent with existing products extracted from data from the Earth Observation System Advanced Microwave Scanning Radiometer (AMSR-E) and Advanced Microwave Scanning Radiometer 2 (AMSR2) from 2002 to 2015, with an average absolute error of 2 to 4 days for ice dates. The generated lake ice record also shows significant consistency with the historical record of the largest annual ice sheet in the Laurentian Great Lakes in North America. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1979/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1979/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">北半球 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:the Northern Hemisphere </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">264.6 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:264.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:txt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">湖冰物候, 被动微波辐射计, SMMR</w:t>
+        <w:t xml:space="preserve">Theme:Lake ice phenology, passive microwave radiometer, SMMR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1979-2020</w:t>
+        <w:t xml:space="preserve">Time:1979-2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">北半球 </w:t>
+        <w:t xml:space="preserve">Place:the Northern Hemisphere </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 66.83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-113.80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">132.66</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">柯长青 </w:t>
+        <w:t xml:space="preserve">contributors:KE Changqing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">柯长青  </w:t>
+        <w:t xml:space="preserve">author:KE Changqing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:KE Changqing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">柯长青. 基于SMMR、SSM/I 和 SSMIS 数据的北半球湖冰物候数据（1979-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.PANGAEA.DB6810.2025.</w:t>
+        <w:t xml:space="preserve">KE Changqing. The phenological data of lake ice in the Northern Hemisphere extracted from SMMR, SSM/I, and SSMIS data from (1979-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.PANGAEA.DB6810.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Cai Y, Duguay C R, Ke C.-Q.. A 41-year (1979–2019) passive-microwave-derived lake ice phenology data record of the Northern Hemisphere[J]. Earth Syst. Sci. Data, 2022-07-19, 14, (7): 3329-3347. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-14-3329-2022.</w:t>
       </w:r>