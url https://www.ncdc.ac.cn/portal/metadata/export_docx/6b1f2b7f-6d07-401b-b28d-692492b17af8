--- v1 (2026-07-28)
+++ v2 (2026-09-11)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The phenological data of lake ice in the Northern Hemisphere extracted from SMMR, SSM/I, and SSMIS data from (1979-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">基于SMMR、SSM/I 和 SSMIS 数据的北半球湖冰物候数据（1979-2020年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.1594/PANGAEA.946231</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">The phenological data of lake ice in the Northern Hemisphere extracted from SMMR, SSM/I, and SSMIS data from (1979-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.PANGAEA.DB6810.2025</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.1594/PANGAEA.946231</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.PANGAEA.DB6810.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Polar region</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">极地</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset contains ice phenological data of 56 lakes in the Northern Hemisphere from 1979 to 2019. Ice phenology was extracted from the 3.125 km 37 GHz H-polarized evening brightness temperature data in the Calibration Enhanced Resolution Brightness Temperature (CETB) dataset, which came from Scanning Multi Channel Microwave Radiometer (SMMR), Special Sensor Microwave Imager (SSM/I), and Special Sensor Microwave Imager/Detector (SSMIS) data. From 1979 to 2019, the average duration of complete freezing and ice cover formation in lakes each year was 153 days and 161 days, respectively. The lake ice phenology dataset provides valuable information for understanding the changes in seasonal ice covered lakes over the past 40 years. </w:t>
+        <w:t xml:space="preserve">  该数据集包含北半球 56 个湖泊从 1979 年到 2019 年的冰层物候数据。冰层物候是从校准增强分辨率亮度温度（CETB）数据集中的3.125 km 37 GHz H偏振傍晚亮度温度数据中提取的，这些数据来自扫描多通道微波辐射计（SMMR）、特殊传感器微波图像（SSM/I）和特殊传感器微波成像仪/探测仪（SSMIS）数据。从 1979 年到 2019 年，每年形成完整冰盖的湖泊的平均完全冻结持续时间和冰盖持续时间分别为 153 天和 161 天，湖泊冰层物候数据集为了解过去 40 年季节性冰盖湖泊的变化提供了宝贵信息。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   The data comes from Scanning Multi Channel Microwave Radiometer (SMMR), Special Sensor Microwave Imaging (SSM/I), and Special Sensor Microwave Imager/Detector (SSMIS) data.</w:t>
+        <w:t xml:space="preserve">  数据来自扫描多通道微波辐射计（SMMR）、特殊传感器微波图像（SSM/I）和特殊传感器微波成像仪/探测仪（SSMIS）数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Based on the difference in brightness and temperature between the lake ice surface and the open water area, a threshold algorithm based on the moving t-test method is used to determine the ice surface state of the lake at a pixel point 6.25 kilometers away from the lake shore, and then extract the phenological date of each lake's ice surface. For overlapping lake ice phenological results extracted from multiple satellites, priority should be given to using the satellite results with the highest utilization rate.</w:t>
+        <w:t xml:space="preserve">  根据湖泊冰面与开阔水域亮度温度的差异，采用基于移动 t 检验法的阈值算法，确定距湖岸 6.25 公里像素点的湖泊冰面状态，然后提取每个湖泊的冰面物候日期。对于从多颗卫星上提取的重叠湖冰物候结果，优先使用利用率最高的卫星结果。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The phenological results of lake ice are highly consistent with existing products extracted from data from the Earth Observation System Advanced Microwave Scanning Radiometer (AMSR-E) and Advanced Microwave Scanning Radiometer 2 (AMSR2) from 2002 to 2015, with an average absolute error of 2 to 4 days for ice dates. The generated lake ice record also shows significant consistency with the historical record of the largest annual ice sheet in the Laurentian Great Lakes in North America. </w:t>
+        <w:t xml:space="preserve">  湖冰物候结果与从地球观测系统高级微波扫描辐射计（AMSR-E）和高级微波扫描辐射计 2（AMSR2）数据（2002 年至 2015 年）中提取的现有产品非常一致，冰日期的平均绝对误差在 2 到 4 d 之间。生成的湖冰记录与北美劳伦森五大湖年度最大冰盖的历史记录相比，也显示出明显的一致性。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1979/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1979/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:the Northern Hemisphere </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北半球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:264.6 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">264.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">txt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Lake ice phenology, passive microwave radiometer, SMMR</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">湖冰物候, 被动微波辐射计, SMMR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1979-2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1979-2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:the Northern Hemisphere </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北半球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 66.83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-113.80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">132.66</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,587 +1458,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:KE Changqing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">柯长青 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:KE Changqing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">柯长青  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:KE Changqing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">柯长青</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">KE Changqing. The phenological data of lake ice in the Northern Hemisphere extracted from SMMR, SSM/I, and SSMIS data from (1979-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.PANGAEA.DB6810.2025.</w:t>
+        <w:t xml:space="preserve">柯长青. 基于SMMR、SSM/I 和 SSMIS 数据的北半球湖冰物候数据（1979-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.PANGAEA.DB6810.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cai Y, Duguay C R, Ke C.-Q.. A 41-year (1979–2019) passive-microwave-derived lake ice phenology data record of the Northern Hemisphere[J]. Earth Syst. Sci. Data, 2022-07-19, 14, (7): 3329-3347. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-14-3329-2022.</w:t>
+        <w:t xml:space="preserve">Cai Y, Duguay CR, Ke C.-Q. A 41-year (1979–2019) passive-microwave-derived lake ice phenology data record of the Northern Hemisphere[J/OL]. Earth Syst. Sci. Data, 2022-07-19, 14(7): 3329-3347. DOI: 10.5194/essd-14-3329-2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>