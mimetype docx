--- v0 (2026-05-09)
+++ v1 (2026-08-09)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河流域防护林数据（2016-2019年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data on Shelterbelts in the Yellow River Basin (2016-2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data on Shelterbelts in the Yellow River Basin (2016-2019)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db1930.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db1930.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.YRiver.db1930.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  防护林（Shelterforest）是为了保持水土、防风固沙、涵养水源、调节气候、减少污染所经营的天然林和人工林（林分指林木的内部结构特征）。   该数据集主要收集了黄河流域各省份（河南省、陕西省、山西省、山东省、青海省、四川省、甘肃省、宁夏回族自治区、内蒙古自治区）2016-2019年的防护林数据。   数据以Excel存储，主要属性字段有省份名称；三北、长江流域等重点防护林体系工程当年人工造林面积；防护林面积：三北防护林工程造林面积。</w:t>
+        <w:t xml:space="preserve">Shelterforest refers to natural and planted forests (forest stands refer to the internal structural characteristics of trees) that are managed for the purposes of soil and water conservation, windbreak and sand fixation, water conservation, climate regulation, and pollution reduction. This dataset primarily collects shelterforest data from various provinces along the Yellow River Basin (including Henan Province, Shaanxi Province, Shanxi Province, Shandong Province, Qinghai Province, Sichuan Province, Gansu Province, Ningxia Hui Autonomous Region, and Inner Mongolia Autonomous Region) for the years 2016-2019. The data is stored in Excel format, with main attribute fields including province name; afforestation area of key shelterforest system projects such as the Three-North Shelterbelt Forest Program and the Yangtze River Basin Shelterbelt Forest Program in the current year; shelterforest area: afforestation area of the Three-North Shelterbelt Forest Program. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据主要来源于《中国林业统计年鉴》，下载地址为：中国经济社会大数据研究平台：https://data.cnki.net/</w:t>
+        <w:t xml:space="preserve"> The main source of the data is the "China Forestry Statistical Yearbook," and the download address is: China Economic and Social Big Data Research Platform: https://data.cnki.net/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  人工收集并整理记录到Excel中。</w:t>
+        <w:t xml:space="preserve"> The data was manually collected, organized, and recorded in Excel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  在数据生产汇集过程中，严格把控数据质量控制措施，有健全的数据产生过程和使用方法。</w:t>
+        <w:t xml:space="preserve"> During the process of data collection and compilation, strict measures for data quality control were implemented, and there were comprehensive procedures in place for data generation and utilization. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2016/01/01-2019/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2016/01/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">13.6 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:13.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄河流域, 生态林, 防护林面积</w:t>
+        <w:t xml:space="preserve">Theme:Yellow River Basin, ecological forest, Shelterforest Area</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2016 2017 2018 2019</w:t>
+        <w:t xml:space="preserve">Time:2016 2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">河南省,  陕西省,  山西省,  山东省,  青海省,  四川省,  甘肃省,  宁夏回族自治区,  内蒙古自治区 </w:t>
+        <w:t xml:space="preserve">Place:Henan Province,  Shaanxi Province,  Shanxi Province,  Shandong Province,  Qinghai Province,  Sichuan Province,  Gansu Province,  Ningxia Hui Autonomous Region,  Inner Mongolia Autonomous Region and the Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,893 +1185,599 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南,  康建芳,  刘春 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan,  Kang Jianfang,  Liu chun </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘春  </w:t>
+        <w:t xml:space="preserve">author:Liu chun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XXH13506-103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">寒旱区环境演变研究“科技领域云”的建设与应用</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XXH-13514-0209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">中国科学院冰川冻土沙漠数据中心能力建设</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南,康建芳,刘春. 黄河流域防护林数据（2016-2019年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.db1930.2022.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan, Kang Jianfang, Liu chun. Data on Shelterbelts in the Yellow River Basin (2016-2019). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.db1930.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>