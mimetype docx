--- v0 (2026-05-02)
+++ v1 (2026-09-14)
@@ -2316,73 +2316,73 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tao Che, Xin Li, Shaomin Liu, Hongyi Li, Ziwei Xu, Junlei Tan, Yang Zhang, Zhiguo Ren, Lin Xiao, Jie Deng, Rui Jin, Mingguo Ma, Jian Wang, Xiaofan Yang. Integrated hydrometeorological, snow and frozen-ground observations in the alpine region of the Heihe River Basin, China[J]. Earth System Science Data, 2019, 11, (3). </w:t>
+        <w:t xml:space="preserve">Tao Che, Xin Li, Shaomin Liu, Hongyi Li, Ziwei Xu, Junlei Tan, Yang Zhang, Zhiguo Ren, Lin Xiao, Jie Deng, Rui Jin, Mingguo Ma, Jian Wang, Xiaofan Yang. Integrated hydrometeorological, snow and frozen-ground observations in the alpine region of the Heihe River Basin, China[J]. Earth System Science Data, 2019, 11(3).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4. </w:t>
+        <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>