--- v0 (2026-06-20)
+++ v1 (2026-08-04)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河中游绿洲农田土壤蒸发与作物蒸腾数据集（2009年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Evaporation and transpiration data for oasis farmland in the middlestream of the Heihe River Basin, 2009</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Evaporation and transpiration data for oasis farmland in the middlestream of the Heihe River Basin, 2009</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7078.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7078.2026</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB7078.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据为2009年西北干旱区黑河流域中游绿洲农田作物蒸腾与土壤蒸发数据，试验地位于中国科学院临泽内陆河流域研究站绿洲内部农田（100°08′27″E、39°19′38″N，海拔1381m），属温带干旱气候，年均降水量113.4mm，年均气温为7.6℃，年均日照时数3 051.1 h，年均无霜期165d，年均蒸发量2341mm，平均地下水位为5m。2009 年试验站种植大田制种玉米,生育期为4月10日至9月20日。</w:t>
+        <w:t xml:space="preserve">  This dataset comprises measurements of crop transpiration and soil evaporation collected in 2009 from oasis farmland in the middle reaches of the Heihe River Basin, located in the arid region of Northwest China. The experimental site is situated within an irrigated cropland area at the Linze Inland River Basin Research Station, Chinese Academy of Sciences (100°08′27″E, 39°19′38″N; elevation: 1,381 m above sea level). The region experiences a temperate arid climate, characterized by a mean annual precipitation of 113.4 mm, mean annual air temperature of 7.6 °C, mean annual sunshine duration of 3,051.1 hours, average frost-free period of 165 days, and mean annual potential evaporation of 2,341 mm. The groundwater table lies at an average depth of approximately 5 m below the surface. In 2009, the experimental field was cultivated with seed-production maize (Zea mays L.), with the growing season spanning from April 10 to September 20. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  利用大田玉米地2009年的小气候和土壤蒸发等综合观测试验数据，运用FAO-56双作物系数法和Penman-Monteith模型估算了甘肃临泽绿洲玉米农田2009年实际蒸散发量、区分了土壤蒸发与作物蒸腾，使用实测土壤蒸发数据和涡动相关数据对结果进行检验。</w:t>
+        <w:t xml:space="preserve">  Based on comprehensive field observational data including micrometeorological variables and evaporation collected in 2009 from a maize cropland in Linze Oasis, Gansu Province, actual evapotranspiration (ET) was estimated using the FAO-56 dual crop coefficient method coupled with the Penman–Monteith equation. This approach enabled the partitioning of total evapotranspiration into evaporation (E) and transpiration (T). The accuracy of the estimated E and T components was validated against in situ measurements of evaporation and independent eddy covariance flux data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  模型模拟，实测数据检验。</w:t>
+        <w:t xml:space="preserve">  Model simulation and validation against measured data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">   The dataset demonstrates high quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2009/04/10-2009/09/20</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2009/04/10-2009/09/20</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃省张掖市临泽 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Linze, Zhangye City, Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1381.0m-</w:t>
+        <w:t xml:space="preserve">altitude:1381.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1381.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">38.0 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:38.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">蒸发, 蒸腾</w:t>
+        <w:t xml:space="preserve">Theme:Evaporation, transpiration</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2009</w:t>
+        <w:t xml:space="preserve">Time:2009</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国,  临泽 </w:t>
+        <w:t xml:space="preserve">Place:Linze,  China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,828 +1226,560 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">赵丽雯,  吉喜斌 </w:t>
+        <w:t xml:space="preserve">contributors:Zhao Liwen,   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">赵丽雯  </w:t>
+        <w:t xml:space="preserve">author:Zhao Liwen </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  吉喜斌  </w:t>
+        <w:t xml:space="preserve">,   </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Zhao Liwen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2023NCDC003</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">临泽生态农业数据资源体系整编</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">赵丽雯,吉喜斌. 黑河中游绿洲农田土壤蒸发与作物蒸腾数据集（2009年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7078.2026.</w:t>
+        <w:t xml:space="preserve">Zhao Liwen, . Evaporation and transpiration data for oasis farmland in the middlestream of the Heihe River Basin, 2009. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7078.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>