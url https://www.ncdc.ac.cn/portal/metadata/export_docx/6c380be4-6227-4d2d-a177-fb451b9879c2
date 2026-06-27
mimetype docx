--- v0 (2026-05-11)
+++ v1 (2026-06-27)
@@ -685,98 +685,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">695.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">4344.0m</w:t>
-      </w:r>
-[...46 lines deleted...]
-        <w:t xml:space="preserve">25.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>