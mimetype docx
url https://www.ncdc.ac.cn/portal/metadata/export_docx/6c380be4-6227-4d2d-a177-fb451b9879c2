--- v1 (2026-06-27)
+++ v2 (2026-09-24)
@@ -685,50 +685,98 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">695.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">4344.0m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2261,53 +2309,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wei L, Song D, Cui P, Su L, Zhou GGD, Hu K, Wei F, Hong Y, Ou G, Zhang J, Kang Z, Guo X, Zhong W, Li X, Zhang Y, Shi C, Tang H. A long-term dataset of debris-flow and hydrometeorological observations from  1961 to 2024 in Jiangjia Ravine, China[J/OL]. Earth Syst. Sci. Data, 2025-12-19, 17, (12): 7331-7358. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-17-7331-2025.</w:t>
+        <w:t xml:space="preserve">Wei L, Song D, Cui P, Su L, Zhou GGD, Hu K, Wei F, Hong Y, Ou G, Zhang J, Kang Z, Guo X, Zhong W, Li X, Zhang Y, Shi C, Tang H. A long-term dataset of debris-flow and hydrometeorological observations from 1961 to 2024 in Jiangjia Ravine, China[J/OL]. Earth Syst. Sci. Data, 2025-12-19, 17(12): 7331-7358. DOI: 10.5194/essd-17-7331-2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>