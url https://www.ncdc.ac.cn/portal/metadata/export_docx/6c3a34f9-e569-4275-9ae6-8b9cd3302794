--- v0 (2026-05-25)
+++ v1 (2026-08-23)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Socio-economic statistics of the Kyrgyz Republic, 1999-2010</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1999年-2010年吉尔吉斯斯坦共和国社会经济统计数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3113.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Socio-economic statistics of the Kyrgyz Republic, 1999-2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1405</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3113.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1405</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Basic Geography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基础地理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data is the data collation and summary of Kyrgyzstan Statistical Yearbook (2004, 2007, 2009, 2011). It mainly includes 14 data tables, including territorial and administrative divisions, basic socio-economic indicators, social and economic indicators over the years, total population and density. </w:t>
+        <w:t xml:space="preserve">本数据是吉尔吉斯斯坦统计年鉴（2004、2007、2009、2011年）的数据整理和汇总。主要包括领土及行政区划、基本社会经济指标、历年社会经济指数、人口总量及密度等14个方面的数据表。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Statistical yearbook of Kyrgyzstan (2004, 2007, 2009, 2011)</w:t>
+        <w:t xml:space="preserve">吉尔吉斯斯坦统计年鉴（2004、2007、2009、2011年）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The original data is a paper version. Chinese translators look up the statistical yearbook of Kyrgyzstan (2004, 2007, 2009, 2011). Through the statistics of data processing personnel, 14 data tables are summarized, including territory and administrative divisions, basic social and economic indicators, social and economic indexes over the years, total population and density.</w:t>
+        <w:t xml:space="preserve">原始数据为纸质版，经由中翻译人员翻阅查找吉尔吉斯斯坦统计年鉴（2004、2007、2009、2011年），经过数据处理人员的统计总结出领土及行政区划、基本社会经济指标、历年社会经济指数、人口总量及密度等14个方面的数据表。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data information of statistical yearbook is completely complied with, without any change or deletion. </w:t>
+        <w:t xml:space="preserve">完全遵照统计年鉴的数据信息，未改动删减。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2004/01/01-2011/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2004/01/01-2011/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Kyrgyzstan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吉尔吉斯斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:91.9 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">91.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xls</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Statistics, Socioeconomic, Kyrgyzstan</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">统计数据, 社会经济, 吉尔吉斯斯坦</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:human geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">人文地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1999 2004 2007 2009 2011</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1999 2004 2007 2009 2011</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Kyrgyzstan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吉尔吉斯斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 79.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 78.90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Jin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:09917827369</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">09917827369</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:lijin@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lijin@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:FANG Hui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">方晖 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LI Jin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:LI Jin , FANG Hui </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦, 方晖</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">FANG Hui. Socio-economic statistics of the Kyrgyz Republic, 1999-2010. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1405.</w:t>
+        <w:t xml:space="preserve">方晖. 1999年-2010年吉尔吉斯斯坦共和国社会经济统计数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1405.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>