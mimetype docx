--- v1 (2026-08-23)
+++ v2 (2026-10-08)
@@ -1234,51 +1234,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 79.52</w:t>
+              <w:t xml:space="preserve"> 79.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22F05E22" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1407,51 +1407,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 39.52</w:t>
+              <w:t xml:space="preserve"> 39.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3924CDA2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="782BBB40" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">