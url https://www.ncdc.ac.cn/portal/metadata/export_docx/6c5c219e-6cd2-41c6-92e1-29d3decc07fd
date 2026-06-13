--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -2,798 +2,894 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">HiWATER: Dataset of hydrometeorological observation network (an observation system of meteorological elements gradient of Daman Superstation, 2016)</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">黑河生态水文遥感试验：水文气象观测网数据集（大满超级站气象要素梯度观测系统-2016）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>英文名称</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HiWATER: Dataset of hydrometeorological observation network (an observation system of meteorological elements gradient of Daman Superstation, 2016)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  该数据集包含了2016年1月1日至2016年12月31日黑河水文气象观测网中游大满超级站气象要素梯度观测系统数据。站点位于甘肃省张掖市大满灌区农田内，下垫面是玉米田。观测点的经纬度是100.3722E, 38.8555N，海拔1556m。风速/风向、空气温度、相对湿度传感器分别架设在3m、5m、10m、15m、20m、30m、40m处，共7层，朝向正北；气压计安装在2m处；翻斗式雨量计安装在塔西侧约8m处，架高2.5m；四分量辐射仪安装在12m处，朝向正南；两个红外温度计安装在12m处，朝向正南，探头朝向是垂直向下；土壤热流板（自校正式）（3块）依次埋设在地下6cm处，朝向正南距离塔体2m处，其中两块（Gs_2、Gs_3）埋设在棵间，一块（Gs_1）埋设在植株下面；平均土壤温度传感器TCAV埋设在地下2cm、4cm处，朝向正南，距离塔体2m处；土壤温度探头埋设在地表0cm和地下2cm、4cm、10cm、20cm、40cm、80cm、120cm和160cm处，在距离气象塔2m的正南方；土壤水分传感器分别埋设在地下2cm、4cm、10cm、20cm、40cm、80cm、120cm和160cm处，在距离气象塔2m的正南方；光合有效辐射仪安装在12m处，探头朝向是垂直向上；另有四个光合有效辐射仪分别架设在冠层上方和冠层内，冠层上方安装在12m（探头垂直向上和向下方向各一个）、冠层内安装在0.3m（探头垂直向上和向下方向各一个）高处，朝向正南。   观测项目有：风速（WS_3m、WS_5m、WS_10m、WS_15m、WS_20m、WS_30m、WS_40m）(单位：米/秒)、风向（WD_3m、WD_5m、WD_10m、WD_15m、WD_20m、WD_30m、WD_40m）(单位：度)、空气温湿度（Ta_3m、Ta_5m、Ta_10m、Ta_15m、Ta_20m、Ta_30m、Ta_40m和RH_3m、RH_5m、RH_10m、RH_15m、RH_20m、RH_30m、RH_40m）(单位：摄氏度、百分比)、气压（Press）(单位：百帕)、降水量（Rain）(单位：毫米)、四分量辐射（DR、UR、DLR_Cor、ULR_Cor、Rn）(单位：瓦/平方米)、地表辐射温度（IRT_1、IRT_2）(单位：摄氏度)、平均土壤温度（TCAV）(单位：摄氏度)、土壤热通量（Gs_1、Gs_2、Gs_3）(单位：瓦/平方米)、土壤水分（Ms_2cm、Ms_4cm、Ms_10cm、Ms_20cm、Ms_40cm、Ms_80cm、Ms_120cm、Ms_160cm）(单位：百分比)、土壤温度（Ts_0cm、Ts_2cm、Ts_4cm、Ts_10cm、Ts_20cm、Ts_40cm、Ts_80cm、Ts_120cm、Ts_160cm）(单位：摄氏度) 、光合有效辐射（PAR）(单位：微摩尔/平方米秒)、冠层上向上与向下光合有效辐射（PAR_U_up、PAR_U_down）(单位：微摩尔/平方米秒)和冠层下向上与向下光合有效辐射（PAR_D_up、PAR_D_down）(单位：微摩尔/平方米秒)。   观测数据的处理与质量控制：（1）确保每天144个数据（每10min），若出现数据的缺失，则由-6999标示； 2016.10.10-10.25日土壤部分的传感器进行调整，数据不能使用；（2）剔除有重复记录的时刻；（3）删除了明显超出物理意义或超出仪器量程的数据；（4）数据中以红字标示的部分为有疑问的数据；（5）日期和时间的格式统一，并且日期、时间在同一列。如，时间为：2016-6-10 10:30；（6）命名规则为：AWS+站点名称。   水文气象网或站点信息请参考Liu et al. (2018)，观测数据处理请参考Liu et al. (2011)。。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据源描述</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据加工方法</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2016/01/20-2017/01/19</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016/01/20-2017/01/19</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:In the Daman Irrigation District of Zhangye City, Gansu Province, the underlying surface is corn fields </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省张掖市大满灌区农田内，下垫面是玉米田 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:22.0 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:*.xlsx</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.xlsx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:precipitation, meteorological elements</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">降水, 气象要素</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气科学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2016</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  Midstream Artificial Oasis Experimental Zone,  Daman Super Station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  中游人工绿洲试验区,  大满超级站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -827,51 +923,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -898,51 +1012,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -964,51 +1096,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1035,51 +1185,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1105,662 +1273,937 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Liu shaomin,  Li Xin,  CHE Tao ,  Xu ziwei,  Ren zhiguo,  Tan Junlei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘绍民,  李新,  车涛,  徐自为,  任志国,  谭俊磊 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Liu shaomin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘绍民  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Li Xin </w:t>
+        <w:t xml:space="preserve">,  李新  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  CHE Tao  </w:t>
+        <w:t xml:space="preserve">,  车涛  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Xu ziwei </w:t>
+        <w:t xml:space="preserve">,  徐自为  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Ren zhiguo </w:t>
+        <w:t xml:space="preserve">,  任志国  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Tan Junlei </w:t>
+        <w:t xml:space="preserve">,  谭俊磊  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Xu ziwei </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">徐自为</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:41531174</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">41531174</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陆表遥感产品真实性检验中的关键理论与方法研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu shaomin, Li Xin, CHE Tao , Xu ziwei, Ren zhiguo, Tan Junlei. HiWATER: Dataset of hydrometeorological observation network (an observation system of meteorological elements gradient of Daman Superstation, 2016). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. </w:t>
+        <w:t xml:space="preserve">刘绍民,李新,车涛,徐自为,任志国,谭俊磊. 黑河生态水文遥感试验：水文气象观测网数据集（大满超级站气象要素梯度观测系统-2016）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. [J]. The Heihe Integrated Observatory Network: A Basin-Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17, (1):180072. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">