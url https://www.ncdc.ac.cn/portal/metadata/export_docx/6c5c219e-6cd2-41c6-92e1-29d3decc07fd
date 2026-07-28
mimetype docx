--- v1 (2026-06-13)
+++ v2 (2026-07-28)
@@ -2,894 +2,798 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：水文气象观测网数据集（大满超级站气象要素梯度观测系统-2016）</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">HiWATER: Dataset of hydrometeorological observation network (an observation system of meteorological elements gradient of Daman Superstation, 2016)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集包含了2016年1月1日至2016年12月31日黑河水文气象观测网中游大满超级站气象要素梯度观测系统数据。站点位于甘肃省张掖市大满灌区农田内，下垫面是玉米田。观测点的经纬度是100.3722E, 38.8555N，海拔1556m。风速/风向、空气温度、相对湿度传感器分别架设在3m、5m、10m、15m、20m、30m、40m处，共7层，朝向正北；气压计安装在2m处；翻斗式雨量计安装在塔西侧约8m处，架高2.5m；四分量辐射仪安装在12m处，朝向正南；两个红外温度计安装在12m处，朝向正南，探头朝向是垂直向下；土壤热流板（自校正式）（3块）依次埋设在地下6cm处，朝向正南距离塔体2m处，其中两块（Gs_2、Gs_3）埋设在棵间，一块（Gs_1）埋设在植株下面；平均土壤温度传感器TCAV埋设在地下2cm、4cm处，朝向正南，距离塔体2m处；土壤温度探头埋设在地表0cm和地下2cm、4cm、10cm、20cm、40cm、80cm、120cm和160cm处，在距离气象塔2m的正南方；土壤水分传感器分别埋设在地下2cm、4cm、10cm、20cm、40cm、80cm、120cm和160cm处，在距离气象塔2m的正南方；光合有效辐射仪安装在12m处，探头朝向是垂直向上；另有四个光合有效辐射仪分别架设在冠层上方和冠层内，冠层上方安装在12m（探头垂直向上和向下方向各一个）、冠层内安装在0.3m（探头垂直向上和向下方向各一个）高处，朝向正南。   观测项目有：风速（WS_3m、WS_5m、WS_10m、WS_15m、WS_20m、WS_30m、WS_40m）(单位：米/秒)、风向（WD_3m、WD_5m、WD_10m、WD_15m、WD_20m、WD_30m、WD_40m）(单位：度)、空气温湿度（Ta_3m、Ta_5m、Ta_10m、Ta_15m、Ta_20m、Ta_30m、Ta_40m和RH_3m、RH_5m、RH_10m、RH_15m、RH_20m、RH_30m、RH_40m）(单位：摄氏度、百分比)、气压（Press）(单位：百帕)、降水量（Rain）(单位：毫米)、四分量辐射（DR、UR、DLR_Cor、ULR_Cor、Rn）(单位：瓦/平方米)、地表辐射温度（IRT_1、IRT_2）(单位：摄氏度)、平均土壤温度（TCAV）(单位：摄氏度)、土壤热通量（Gs_1、Gs_2、Gs_3）(单位：瓦/平方米)、土壤水分（Ms_2cm、Ms_4cm、Ms_10cm、Ms_20cm、Ms_40cm、Ms_80cm、Ms_120cm、Ms_160cm）(单位：百分比)、土壤温度（Ts_0cm、Ts_2cm、Ts_4cm、Ts_10cm、Ts_20cm、Ts_40cm、Ts_80cm、Ts_120cm、Ts_160cm）(单位：摄氏度) 、光合有效辐射（PAR）(单位：微摩尔/平方米秒)、冠层上向上与向下光合有效辐射（PAR_U_up、PAR_U_down）(单位：微摩尔/平方米秒)和冠层下向上与向下光合有效辐射（PAR_D_up、PAR_D_down）(单位：微摩尔/平方米秒)。   观测数据的处理与质量控制：（1）确保每天144个数据（每10min），若出现数据的缺失，则由-6999标示； 2016.10.10-10.25日土壤部分的传感器进行调整，数据不能使用；（2）剔除有重复记录的时刻；（3）删除了明显超出物理意义或超出仪器量程的数据；（4）数据中以红字标示的部分为有疑问的数据；（5）日期和时间的格式统一，并且日期、时间在同一列。如，时间为：2016-6-10 10:30；（6）命名规则为：AWS+站点名称。   水文气象网或站点信息请参考Liu et al. (2018)，观测数据处理请参考Liu et al. (2011)。。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-      </w:r>
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2016/01/20-2017/01/19</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2016/01/20-2017/01/19</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃省张掖市大满灌区农田内，下垫面是玉米田 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:In the Daman Irrigation District of Zhangye City, Gansu Province, the underlying surface is corn fields </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">22.0 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:22.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">*.xlsx</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.xlsx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">降水, 气象要素</w:t>
+        <w:t xml:space="preserve">Theme:precipitation, meteorological elements</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气科学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2016</w:t>
+        <w:t xml:space="preserve">Time:2016</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  中游人工绿洲试验区,  大满超级站 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  Midstream Artificial Oasis Experimental Zone,  Daman Super Station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -923,69 +827,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1012,69 +898,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1096,69 +964,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1185,69 +1035,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1273,981 +1105,706 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘绍民,  李新,  车涛,  徐自为,  任志国,  谭俊磊 </w:t>
+        <w:t xml:space="preserve">contributors:Liu shaomin,  Li Xin,  Che Tao,  Xu ziwei,  Ren zhiguo,  Tan Junlei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘绍民  </w:t>
+        <w:t xml:space="preserve">author:Liu shaomin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  李新  </w:t>
+        <w:t xml:space="preserve">,  Li Xin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  车涛  </w:t>
+        <w:t xml:space="preserve">,  Che Tao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  徐自为  </w:t>
+        <w:t xml:space="preserve">,  Xu ziwei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  任志国  </w:t>
+        <w:t xml:space="preserve">,  Ren zhiguo </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  谭俊磊  </w:t>
+        <w:t xml:space="preserve">,  Tan Junlei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Xu ziwei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:41531174</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">陆表遥感产品真实性检验中的关键理论与方法研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘绍民,李新,车涛,徐自为,任志国,谭俊磊. 黑河生态水文遥感试验：水文气象观测网数据集（大满超级站气象要素梯度观测系统-2016）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. </w:t>
+        <w:t xml:space="preserve">Liu shaomin, Li Xin, Che Tao, Xu ziwei, Ren zhiguo, Tan Junlei. HiWATER: Dataset of hydrometeorological observation network (an observation system of meteorological elements gradient of Daman Superstation, 2016). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. [J]. The Heihe Integrated Observatory Network: A Basin-Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17, (1):180072. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu S, Xu Z, Che T, Li X, Xu T, Ren Z, Zhang Y, Tan J, Song L, Zhou J, Zhu Z, Yang X, Liu R, Ma Y. A dataset of energy, water vapor, and carbon exchange observations in oasis–desert areas from 2012 to 2021 in a typical endorheic basin[J/OL]. Earth Syst. Sci. Data, 2023-11-10, 15, (11): 4959-4981. </w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Xu Ziwei, Che Tao, Li Xin, Xu Tongren, Ren Zhiguo, Zhang Yang, Tan Junlei, Song Lisheng, Zhou Ji, Zhu Zhongli, Yang Xiaofan, Liu Rui, Ma Yanfei. A dataset of energy, water vapor, and carbon exchange observations in oasis–desert areas from 2012 to 2021 in a typical endorheic basin[J/OL]. Earth System Science Data, 2023, 15: 4959-4981. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-15-4959-2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>