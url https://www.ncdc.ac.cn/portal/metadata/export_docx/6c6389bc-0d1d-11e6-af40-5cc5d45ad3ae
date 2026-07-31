--- v0 (2026-05-09)
+++ v1 (2026-07-31)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">长江三峡库区降雨量、长江水位、气温观测资料（2001-2005年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Observational Data on Rainfall, Water Level, and Temperature in the Three Gorges Reservoir Area of the Yangtze River (2001-2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observational Data on Rainfall, Water Level, and Temperature in the Three Gorges Reservoir Area of the Yangtze River (2001-2005)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.Sanxia.db0033.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Sanxia.db0033.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Sanxia.2020.64</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">灾害</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disaster</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">了解和掌握滑坡体的演变过程，及时捕捉崩滑灾害的特征信息，为崩塌滑坡的正确分析、评价、预测、预报及治理工程等提供可靠资料和科学依据。降雨量、长江水位、气温观测资料也是检验滑坡分析评价及滑坡防治工程效果的尺度。既是滑坡调查、研究和防治工程的重要组成部分，又给崩塌滑坡灾害预测预报提供信息。本数据集是长江三峡库区降雨量、长江水位、气温在2001-2005年的观测资料。</w:t>
+        <w:t xml:space="preserve">Understand and master the evolution process of landslide bodies, timely capture the characteristic information of landslide disasters, and provide reliable data and scientific basis for the correct analysis, evaluation, prediction, prediction, and treatment engineering of landslides. Rainfall, water level of the Yangtze River, and temperature observation data are also scales for testing the effectiveness of landslide analysis, evaluation, and prevention and control engineering. It is not only an important component of landslide investigation, research, and prevention engineering, but also provides information for the prediction and prediction of landslide disasters. This dataset contains observational data on precipitation, water level, and temperature in the Three Gorges Reservoir area of the Yangtze River from 2001 to 2005 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自主生产，自动采集</w:t>
+        <w:t xml:space="preserve">Autonomous production and automatic collection</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据集通过严格的人工审核控制质量</w:t>
+        <w:t xml:space="preserve">The dataset is controlled for quality through strict manual review</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据经过人工校正、质量良好</w:t>
+        <w:t xml:space="preserve">This data has been manually corrected and has good quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2001/01/01-2005/12/28</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2001/01/01-2005/12/28</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">长江三峡库区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Three Gorges Reservoir Area of the Yangtze River </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">116.0 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:116.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format: csv</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">气温观测, 长江水位, 观测数据</w:t>
+        <w:t xml:space="preserve">Theme:Temperature observation, water level of Yangtze River, observation data</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">工程地质学 </w:t>
+        <w:t xml:space="preserve">Subject:Engineering Geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2001 2002 2003 2004 2005</w:t>
+        <w:t xml:space="preserve">Time:2001 2002 2003 2004 2005</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">长江三峡库区 </w:t>
+        <w:t xml:space="preserve">Place:The Three Gorges Reservoir area of the Yangtze River </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30.63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">111.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,753 +1185,511 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">易武</w:t>
+        <w:t xml:space="preserve">contacts:Yi Wu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">13972006951</w:t>
+        <w:t xml:space="preserve">phone:13972006951</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">yiwu@ctgu.edu.cn</w:t>
+        <w:t xml:space="preserve">mailbox:yiwu@ctgu.edu.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">易武 </w:t>
+        <w:t xml:space="preserve">contributors:YI Wu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">易武  </w:t>
+        <w:t xml:space="preserve">author:YI Wu </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  敏玉芳  </w:t>
+        <w:t xml:space="preserve">,  MIN Yufang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:YI Wu </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">易武. 长江三峡库区降雨量、长江水位、气温观测资料（2001-2005年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Sanxia.2020.64.</w:t>
+        <w:t xml:space="preserve">YI Wu. Observational Data on Rainfall, Water Level, and Temperature in the Three Gorges Reservoir Area of the Yangtze River (2001-2005). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Sanxia.2020.64.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>