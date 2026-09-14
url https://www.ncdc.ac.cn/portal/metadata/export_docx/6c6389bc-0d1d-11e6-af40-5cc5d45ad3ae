--- v1 (2026-07-31)
+++ v2 (2026-09-14)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observational Data on Rainfall, Water Level, and Temperature in the Three Gorges Reservoir Area of the Yangtze River (2001-2005)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">长江三峡库区降雨量、长江水位、气温观测资料（2001-2005年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Sanxia.db0033.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Observational Data on Rainfall, Water Level, and Temperature in the Three Gorges Reservoir Area of the Yangtze River (2001-2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Sanxia.2020.64</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.Sanxia.db0033.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Sanxia.2020.64</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Disaster</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">灾害</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Understand and master the evolution process of landslide bodies, timely capture the characteristic information of landslide disasters, and provide reliable data and scientific basis for the correct analysis, evaluation, prediction, prediction, and treatment engineering of landslides. Rainfall, water level of the Yangtze River, and temperature observation data are also scales for testing the effectiveness of landslide analysis, evaluation, and prevention and control engineering. It is not only an important component of landslide investigation, research, and prevention engineering, but also provides information for the prediction and prediction of landslide disasters. This dataset contains observational data on precipitation, water level, and temperature in the Three Gorges Reservoir area of the Yangtze River from 2001 to 2005 </w:t>
+        <w:t xml:space="preserve">了解和掌握滑坡体的演变过程，及时捕捉崩滑灾害的特征信息，为崩塌滑坡的正确分析、评价、预测、预报及治理工程等提供可靠资料和科学依据。降雨量、长江水位、气温观测资料也是检验滑坡分析评价及滑坡防治工程效果的尺度。既是滑坡调查、研究和防治工程的重要组成部分，又给崩塌滑坡灾害预测预报提供信息。本数据集是长江三峡库区降雨量、长江水位、气温在2001-2005年的观测资料。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autonomous production and automatic collection</w:t>
+        <w:t xml:space="preserve">自主生产，自动采集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The dataset is controlled for quality through strict manual review</w:t>
+        <w:t xml:space="preserve">数据集通过严格的人工审核控制质量</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data has been manually corrected and has good quality </w:t>
+        <w:t xml:space="preserve">本数据经过人工校正、质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2001/01/01-2005/12/28</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2001/01/01-2005/12/28</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Three Gorges Reservoir Area of the Yangtze River </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">长江三峡库区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:116.0 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">116.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> csv</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">月</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Temperature observation, water level of Yangtze River, observation data</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气温观测, 长江水位, 观测数据</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Engineering Geology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">工程地质学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2001 2002 2003 2004 2005</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2001 2002 2003 2004 2005</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:The Three Gorges Reservoir area of the Yangtze River </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">长江三峡库区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30.63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">111.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,511 +1458,753 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Yi Wu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">易武</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:13972006951</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13972006951</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:yiwu@ctgu.edu.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yiwu@ctgu.edu.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:YI Wu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">易武 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:YI Wu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  MIN Yufang </w:t>
+        <w:t xml:space="preserve">,  易武  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:YI Wu </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">易武</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">YI Wu. Observational Data on Rainfall, Water Level, and Temperature in the Three Gorges Reservoir Area of the Yangtze River (2001-2005). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Sanxia.2020.64.</w:t>
+        <w:t xml:space="preserve">易武. 长江三峡库区降雨量、长江水位、气温观测资料（2001-2005年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Sanxia.2020.64.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>