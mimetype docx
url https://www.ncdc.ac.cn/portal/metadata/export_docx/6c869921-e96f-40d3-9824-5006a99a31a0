--- v0 (2026-05-19)
+++ v1 (2026-08-01)
@@ -2,904 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河流域土壤质地数据（2011）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Soil texture dataset of the Heihe river basin (2011)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Soil texture dataset of the Heihe river basin (2011)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3733.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3733.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.381</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">该数据采用1KM空间分辨率和WGS-84投影方式，土壤质地属性和类别均表示表层0-30cm土壤质地属性，通过深度加权平均而来。属性表中texname表示土壤质地类型名称；sandrange, siltrange, clayrange分别表示USDA土壤三角图中砂粒、粉粒、粘粒含量范围，sandaverage, siltaverage, clayaverage取自实测土壤剖面的砂粒、粉粒、粘粒含量平均值，作为该土壤类型的砂粉粘含量。（注：粘壤土各粒级含量来源于北师大土壤质地图）。土壤质地分类标准为美国USDA制，砂粒粒级定义为（2~0.05mm），粉粒粒级为（0.05~0.002mm）及粘粒粒级定义为(&lt;0.002mm)。</w:t>
+        <w:t xml:space="preserve">The data adopts 1km spatial resolution and WGS-84 projection mode, and the data format is grid format. The soil texture attributes and categories represent the soil texture attributes of 0-30cm in the surface layer, which are obtained by depth weighted average. Textname in the attribute table indicates the name of soil texture type; sandrange, siltrange and clayrange respectively indicate the content range of sand, silt and clay in USDA soil triangle map; Sandage, silverage and clayage are taken from the average content of sand, silt and clay in the measured soil profile as the sand, silt and clay content of the soil type. (Note: the grain content of clay loam comes from the soil quality map of Beishida). The classification standard of soil texture is USDA system in the United States. The sand size is defined as (2-0.05mm), the silt size is defined as (0.05-0.002mm) and the clay size is defined as (&amp; lt; 0.002mm). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河流域已有土壤质地图、土壤剖面</w:t>
+        <w:t xml:space="preserve">Existing soil quality map and soil profile in Heihe River Basin</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河流域土壤质地数据（2011）是刘超等（2011）利用SOLIM模型，基于著名的土壤学Jenny方程，根据气候、生物、地形、母质等环境因子等，在黑河流域已有土壤质地图、土壤剖面的基础上，利用知识挖掘和模糊逻辑相结合的方法产生的，并融合了冰川、湖泊等专题图内容。制图方法根据黑河流域六个生态分区的不同特点，上中下游分别采用不同的制图方法。</w:t>
+        <w:t xml:space="preserve">The soil texture data of Heihe River Basin (2011) is generated by Liu Chao et al. (2011) based on the famous Jenny equation of soil science, climate, biology, topography, parent material and other environmental factors. On the basis of the existing soil texture map and soil profile of Heihe River Basin, the method of knowledge mining and fuzzy logic is used to integrate the glaciers, lakes and other topics The content of the map. According to the different characteristics of six ecological divisions in Heihe River Basin, different mapping methods are used in the upper, middle and lower reaches.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2011/01/01-2011/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2011/01/01-2011/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:In the middle and lower reaches of Heihe River Basin, Heihe River, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">39.8 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:39.8 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:grid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...67 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -912,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤质地, 土壤, 砂粒，粉粒，粘粒</w:t>
+        <w:t xml:space="preserve">Theme:Soil, silt, clay</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2011</w:t>
+        <w:t xml:space="preserve">Time:2011</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">Place:Heihe Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1180,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1269,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 96.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1353,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1442,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1530,743 +1235,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">卢玲 </w:t>
+        <w:t xml:space="preserve">contributors:Lu lin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘超  </w:t>
+        <w:t xml:space="preserve">author:Liu chao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Lu lin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">卢玲. 黑河流域土壤质地数据（2011）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.381.</w:t>
+        <w:t xml:space="preserve">Lu lin. Soil texture dataset of the Heihe river basin (2011). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.381.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>