--- v0 (2026-06-19)
+++ v1 (2026-08-04)
@@ -2,996 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">冰川区近景摄影测量技术指南</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Technical guidelines for close-range photogrammetry in glacier area</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Technical guidelines for close-range photogrammetry in glacier area</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.DIMaC.db0013.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.DIMaC.db0013.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.DIMaC.2020.89</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">近景摄影测量已成为获取冰川DEM的有效方法之一，其采用非量测相机，通过立体像对方式，全/半自动生成大比例尺高空间分辨率的DEM数据。由于冰川区地势特殊、纹理特征明显，故在满足《GB/T 12979-2008》和《GB/T 7930-2008》基础上，部分数据采集与处理需要进一步加以优化。本手册主要从使用范围、测量仪器、数据采集、内业处理、成果展示、精度控制等方面进行介绍。制图时期至2010年前后</w:t>
+        <w:t xml:space="preserve">Close- range photogrammetry has become one of the effective methods to obtain glacier DEM. It uses non metric camera and stereo image pair to generate DEM data with large scale and high spatial resolution. Based on "2008 / T" and "gb-7930", some of the data need to be further optimized. This manual introduces the scope of use, measuring instruments, data acquisition, field processing, achievement display, precision control, etc. Mapping period to around 2010 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-      </w:r>
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">近景摄影测量已成为获取冰川DEM的有效方法之一，其采用非量测相机，通过立体像对方式，全/半自动生成大比例尺高空间分辨率的DEM数据。由于冰川区地势特殊、纹理特征明显，故在满足《GB/T 12979-2008》和《GB/T 7930-2008》基础上，部分数据采集与处理需要进一步加以优化。本手册主要从使用范围、测量仪器、数据采集、内业处理、成果展示、精度控制等方面进行介绍。</w:t>
+        <w:t xml:space="preserve">Close-range photogrammetry has become one of the effective methods to obtain glacier DEM. It uses non metric camera and stereo image pair to generate DEM data with large scale and high spatial resolution. Based on "2008 / T" and "gb-7930", some of the data need to be further optimized. This manual mainly introduces the scope of use, measuring instruments, data acquisition, field processing, achievement display, precision control, etc. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2010/01/01-2010/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2010/01/01-2010/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国西部主要冰川作用中心 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Major glacial action centers in western China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">951.9 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:951.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">PDF</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">冰川作用中心, 测量</w:t>
+        <w:t xml:space="preserve">Theme:Glacier center, close-up photogrammetry</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010</w:t>
+        <w:t xml:space="preserve">Time:2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国西部主要冰川作用中心 </w:t>
+        <w:t xml:space="preserve">Place:Major glacial action centers in western China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1025,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1114,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1198,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1287,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1375,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘时银,  上官冬辉,  魏俊锋,  许君利 </w:t>
+        <w:t xml:space="preserve">contributors:LIU Shiyin,  Shangguan donghui,  Wei junfeng,  XU Junli </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴坤鹏  </w:t>
+        <w:t xml:space="preserve">author:WU Kunpeng </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LIU Shiyin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2013FY111400</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">中国西部主要冰川作用中心冰量变化调查</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘时银,上官冬辉,魏俊锋,许君利. 冰川区近景摄影测量技术指南. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.DIMaC.2020.89.</w:t>
+        <w:t xml:space="preserve">LIU Shiyin, Shangguan donghui, Wei junfeng, XU Junli. Technical guidelines for close-range photogrammetry in glacier area. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.DIMaC.2020.89.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>