--- v0 (2026-06-13)
+++ v1 (2026-07-28)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">21 世纪近海海域浮游植物藻华范围扩张与强度变化数据集（2003-2020年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coastal phytoplankton blooms expand and intensify in the 21st century:data and code</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coastal phytoplankton blooms expand and intensify in the 21st century:data and code</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.ecology.db7305.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.ecology.db7305.2026</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ECOLOGY.DB7305.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  近海海域浮游植物藻华既有利于沿岸渔业生产与生态系统功能维持，也会引发严重的环境问题。然而，目前全球范围内仍缺乏藻华发生频次与空间分布的精细化定量表征。本数据集基于全球卫星观测数据，以 1 千米空间分辨率，绘制了 2003—2020 年逐日近海藻类藻华空间分布图。结果表明，在调研覆盖的 153 个沿海国家中，共有 126 个国家存在藻类藻华现象。全球尺度下，研究时段内藻华空间覆盖范围（增幅 13.2%）与发生频率（增幅 59.2%）均呈显著上升趋势（P＜0.05）；北半球热带与亚热带区域的藻华强度则呈减弱特征。   本数据集整合的逐日近海浮游植物藻华空间制图成果（含示例代码），可为全球藻华生态风险与效益评估、管控措施及相关政策的制定与成效评估提供基础支撑。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  （1）全球近海浮游植物藻华：2003 年 1 月至 2020 年 12 月MODIS L1A 产品；   （2）专属经济区（EEZ）内藻华数据：https://www.marineregions.org/download_file.php?name=World_EEZ_v11_20191118.zip；   （3）有害藻华事件数据库（HAEDAT）：http://haedat.iode.org；   （4）海表温度数据：美国国家海洋和大气管理局最优插值海表温度数据（V2.1 版）；   （5）各国化肥使用量与水产养殖产量数据：2003—2019 年全球合成化肥（含氮、磷）年际数据来源：https://ourworldindata.org/fertilizers。2003—2018 年水产养殖产量（含海洋及内陆水域养殖鱼类、甲壳类与海藻类）年际数据来源：https://ourworldindata.org/grapher/aquaculture-farmed-fish-production；   （6）厄尔尼诺 — 南方涛动指数分析数据：https://psl.noaa.gov/enso/mei/。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  为解决全球近岸海域光谱指数统一阈值难以确定的问题，本数据集借鉴并改进现有内陆湖泊藻华分类方法。该方法将红、绿、蓝三波段遥感反射率转换至国际照明委员会制定的二维色彩空间，色度图坐标可直观反映人眼视觉水体色彩特征。内陆湖泊藻华多呈现绿色，含藻华像元反射率集中分布于色度图绿色色域，且藻华强度越高，像元越靠近色度图上边界，水体绿色特征越显著。详细数据生产过程见 Hu et al., 2023, Nature, DOI:10.1038/s41586-023-05760-y。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本研究采用三类独立验证方案，系统评估全球近岸浮游植物藻华识别算法的可靠性：红绿蓝合成影像、增强红绿蓝影像与荧光线高度影像目视比对；独立人工解译藻华样本交叉验证；HAEDAT 数据库实地有害藻华事件匹配验证。   第一，选取文献已记录藻华事件的全球典型近岸区域 MODIS 影像，对比多源影像目视特征与算法识别结果，验证表明，本算法可精准识别荧光线高度高值区与增强红绿蓝影像暗色、褐色水体，与实际浮游植物藻华分布高度吻合。   第二，选取 35 景覆盖全球不同近岸区域的遥感影像，采用与训练样本一致的目视解译方法，额外划定 15466 个独立藻华像元与 14149 个非藻华像元，开展混淆矩阵精度检验。结果显示，该算法生产者精度为 92.04%，用户精度为 98.63%，可有效识别藻华像元，同时降低漏检与误检误差。   第三，依托 HAEDAT 实地观测有害藻华数据集开展时空匹配验证。第三，依托 HAEDAT 实地观测有害藻华数据集开展时空匹配验证。提取各条有害藻华事件记录的持续时段（数天至数月），叠加对应时段全部有效 MODIS 影像；逐年统计藻华事件周期内算法识别出藻华的有效影像占比，以及至少被卫星成功识别一次的有害藻华事件数量占比。统计结果显示，有害藻华暴发时段内，卫星可探测到的表层浮游植物藻华平均占比为 51.2%；全球 79.3% 的实地有害藻华事件可被卫星算法有效捕捉。卫星遥感与实地观测的结果差异主要源于观测体系本身的固有偏差：其一，本算法仅识别可被荧光信号捕捉的表层高生物量浮游植物藻华，无法识别低生物量高毒性藻华、次表层藻华，以及悬浮泥沙掩盖荧光信号的藻华事件；其二，受水体层结、降水、风场、藻类垂直迁移等环境因子调控，长期持续的有害藻华事件无法保证每日均存在表层高生物量藻华；其三，部分小型局地化藻华空间尺度小于 MODIS 1 km 空间分辨率，难以被遥感识别；其四，云覆盖、陆域邻接效应会降低卫星有效观测频次。综上，卫星观测对有害藻华事件的低估，主要源于两类观测的原理差异，而非算法本身不确定性导致。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2003/02/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2003/02/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">近海,全球 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">26.8 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:26.8 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">近海, 浮游植物, 藻华</w:t>
+        <w:t xml:space="preserve">Theme:Offshore, phytoplankton, algal blooms</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">海洋生物学 </w:t>
+        <w:t xml:space="preserve">Subject:Marine Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve">Time:2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">近海,  全球 </w:t>
+        <w:t xml:space="preserve">Place:Offshore,  Global </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1533,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">冯炼 </w:t>
+        <w:t xml:space="preserve">contributors:Feng Lian </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">冯炼  </w:t>
+        <w:t xml:space="preserve">author:Feng Lian </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Feng Lian </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">冯炼. 21 世纪近海海域浮游植物藻华范围扩张与强度变化数据集（2003-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.ECOLOGY.DB7305.2026.</w:t>
+        <w:t xml:space="preserve">Feng Lian. Coastal phytoplankton blooms expand and intensify in the 21st century:data and code. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.ECOLOGY.DB7305.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Dai Yanhui, Yang Shangbo, Zhao Dan, Hu Chuanmin, Xu Wang, Anderson DonaldM, Li Yun, Song Xiao-Peng, Boyce DanielG, Gibson Luke, Zheng Chunmiao, Feng Lian. Coastal phytoplankton blooms expand and intensify in the 21st century[J/OL]. Nature, 2023-03-01, 615, (7951): 280-284. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.1038/s41586-023-05760-y.</w:t>
       </w:r>