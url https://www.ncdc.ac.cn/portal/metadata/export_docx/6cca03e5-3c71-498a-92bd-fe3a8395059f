--- v1 (2026-07-28)
+++ v2 (2026-09-11)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coastal phytoplankton blooms expand and intensify in the 21st century:data and code</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">21 世纪近海海域浮游植物藻华范围扩张与强度变化数据集（2003-2020年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.ecology.db7305.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coastal phytoplankton blooms expand and intensify in the 21st century:data and code</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ECOLOGY.DB7305.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.ecology.db7305.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ECOLOGY.DB7305.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开放获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  近海海域浮游植物藻华既有利于沿岸渔业生产与生态系统功能维持，也会引发严重的环境问题。然而，目前全球范围内仍缺乏藻华发生频次与空间分布的精细化定量表征。本数据集基于全球卫星观测数据，以 1 千米空间分辨率，绘制了 2003—2020 年逐日近海藻类藻华空间分布图。结果表明，在调研覆盖的 153 个沿海国家中，共有 126 个国家存在藻类藻华现象。全球尺度下，研究时段内藻华空间覆盖范围（增幅 13.2%）与发生频率（增幅 59.2%）均呈显著上升趋势（P＜0.05）；北半球热带与亚热带区域的藻华强度则呈减弱特征。   本数据集整合的逐日近海浮游植物藻华空间制图成果（含示例代码），可为全球藻华生态风险与效益评估、管控措施及相关政策的制定与成效评估提供基础支撑。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">  （1）全球近海浮游植物藻华：2003 年 1 月至 2020 年 12 月MODIS L1A 产品；   （2）专属经济区（EEZ）内藻华数据：https://www.marineregions.org/download_file.php?name=World_EEZ_v11_20191118.zip；   （3）有害藻华事件数据库（HAEDAT）：http://haedat.iode.org；   （4）海表温度数据：美国国家海洋和大气管理局最优插值海表温度数据（V2.1 版）；   （5）各国化肥使用量与水产养殖产量数据：2003—2019 年全球合成化肥（含氮、磷）年际数据来源：https://ourworldindata.org/fertilizers。2003—2018 年水产养殖产量（含海洋及内陆水域养殖鱼类、甲壳类与海藻类）年际数据来源：https://ourworldindata.org/grapher/aquaculture-farmed-fish-production；   （6）厄尔尼诺 — 南方涛动指数分析数据：https://psl.noaa.gov/enso/mei/。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">  为解决全球近岸海域光谱指数统一阈值难以确定的问题，本数据集借鉴并改进现有内陆湖泊藻华分类方法。该方法将红、绿、蓝三波段遥感反射率转换至国际照明委员会制定的二维色彩空间，色度图坐标可直观反映人眼视觉水体色彩特征。内陆湖泊藻华多呈现绿色，含藻华像元反射率集中分布于色度图绿色色域，且藻华强度越高，像元越靠近色度图上边界，水体绿色特征越显著。详细数据生产过程见 Hu et al., 2023, Nature, DOI:10.1038/s41586-023-05760-y。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  本研究采用三类独立验证方案，系统评估全球近岸浮游植物藻华识别算法的可靠性：红绿蓝合成影像、增强红绿蓝影像与荧光线高度影像目视比对；独立人工解译藻华样本交叉验证；HAEDAT 数据库实地有害藻华事件匹配验证。   第一，选取文献已记录藻华事件的全球典型近岸区域 MODIS 影像，对比多源影像目视特征与算法识别结果，验证表明，本算法可精准识别荧光线高度高值区与增强红绿蓝影像暗色、褐色水体，与实际浮游植物藻华分布高度吻合。   第二，选取 35 景覆盖全球不同近岸区域的遥感影像，采用与训练样本一致的目视解译方法，额外划定 15466 个独立藻华像元与 14149 个非藻华像元，开展混淆矩阵精度检验。结果显示，该算法生产者精度为 92.04%，用户精度为 98.63%，可有效识别藻华像元，同时降低漏检与误检误差。   第三，依托 HAEDAT 实地观测有害藻华数据集开展时空匹配验证。第三，依托 HAEDAT 实地观测有害藻华数据集开展时空匹配验证。提取各条有害藻华事件记录的持续时段（数天至数月），叠加对应时段全部有效 MODIS 影像；逐年统计藻华事件周期内算法识别出藻华的有效影像占比，以及至少被卫星成功识别一次的有害藻华事件数量占比。统计结果显示，有害藻华暴发时段内，卫星可探测到的表层浮游植物藻华平均占比为 51.2%；全球 79.3% 的实地有害藻华事件可被卫星算法有效捕捉。卫星遥感与实地观测的结果差异主要源于观测体系本身的固有偏差：其一，本算法仅识别可被荧光信号捕捉的表层高生物量浮游植物藻华，无法识别低生物量高毒性藻华、次表层藻华，以及悬浮泥沙掩盖荧光信号的藻华事件；其二，受水体层结、降水、风场、藻类垂直迁移等环境因子调控，长期持续的有害藻华事件无法保证每日均存在表层高生物量藻华；其三，部分小型局地化藻华空间尺度小于 MODIS 1 km 空间分辨率，难以被遥感识别；其四，云覆盖、陆域邻接效应会降低卫星有效观测频次。综上，卫星观测对有害藻华事件的低估，主要源于两类观测的原理差异，而非算法本身不确定性导致。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2003/02/01-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2003/02/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">近海,全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:26.8 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">26.8 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1000m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Offshore, phytoplankton, algal blooms</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">近海, 浮游植物, 藻华</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Marine Biology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">海洋生物学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Offshore,  Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">近海,  全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,587 +1533,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Feng Lian </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冯炼 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Feng Lian </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冯炼  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Feng Lian </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冯炼</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Feng Lian. Coastal phytoplankton blooms expand and intensify in the 21st century:data and code. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.ECOLOGY.DB7305.2026.</w:t>
+        <w:t xml:space="preserve">冯炼. 21 世纪近海海域浮游植物藻华范围扩张与强度变化数据集（2003-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.ECOLOGY.DB7305.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dai Yanhui, Yang Shangbo, Zhao Dan, Hu Chuanmin, Xu Wang, Anderson DonaldM, Li Yun, Song Xiao-Peng, Boyce DanielG, Gibson Luke, Zheng Chunmiao, Feng Lian. Coastal phytoplankton blooms expand and intensify in the 21st century[J/OL]. Nature, 2023-03-01, 615, (7951): 280-284. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.1038/s41586-023-05760-y.</w:t>
+        <w:t xml:space="preserve">Dai Yanhui, Yang Shangbo, Zhao Dan, Hu Chuanmin, Xu Wang, Anderson DonaldM, Li Yun, Song Xiao-Peng, Boyce DanielG, Gibson Luke, Zheng Chunmiao, Feng Lian. Coastal phytoplankton blooms expand and intensify in the 21st century[J/OL]. Nature, 2023-03-01, 615(7951): 280-284. DOI: 10.1038/s41586-023-05760-y.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>