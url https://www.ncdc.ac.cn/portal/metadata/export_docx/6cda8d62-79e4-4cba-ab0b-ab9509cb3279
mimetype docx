--- v0 (2026-07-06)
+++ v1 (2026-08-21)
@@ -2,798 +2,1057 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Test data set for modification and reconstruction of water-retaining layer in alpine Kuangqu mining area (2023-2024)</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">高寒矿区保水层改性重构试验数据集（2023-2024年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>英文名称</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Test data set for modification and reconstruction of water-retaining layer in alpine Kuangqu mining area (2023-2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>DOI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.12072/ncdc.db7671.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.db7671.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  高寒矿区大范围的煤炭开采导致地表植被、冻土层、水资源等的严重破坏，而矿区生态修复缺少必要的土壤资源。利用矿区煤矸石固废资源作为重构煤矸石基质主体材料，通过功能材料添加优化重构煤矸石基质的水力特性对于高寒矿区水源涵养与植被恢复具有重要意义。研究以煤矸石作为保水层重构主体材料，筛选几种主体材料规格，通过添加功能材料进行保水层重构试验。数据包括不同主体材料的持水量、孔隙、饱和导水率、蒸发等，以及不同功能材料添加重构保水层的持水量、孔隙、饱和导水率、湿润锋运移深度、累计入渗量、日蒸发量、累计蒸发量、蒸发结束后剖面含水量分布、持水系数等。数据以煤矸石为主体材料的重构保水层模型提供水力参数。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The structure and water holding capacity, including water holding capacity and porosity, are tested using the ring knife method; The permeability index is the saturated hydraulic conductivity, which is tested using a soil permeameter. The infiltration and evaporation performance include the depth of wetting front movement, cumulative infiltration amount, daily evaporation amount, cumulative evaporation amount, etc. Soil column simulation infiltration and evaporation tests are used. The water retention performance indicators of the reconstructed water retaining layer include the distribution of water content and water holding coefficient in the profile after evaporation, which are calculated by sampling and drying the profile after the soil column evaporation test is completed.</w:t>
+        <w:t xml:space="preserve">  结构、持水性能包括持水量、孔隙度等，采用环刀法进行测试；渗透系数指标为饱和导水率，采用土壤渗透仪进行测试，入渗、蒸发性能包括湿润锋运移深度、累计入渗量、日蒸发量、累计蒸发量等数据，采用土柱模拟入渗、蒸发试验。重构保水层保水性能指标为蒸发结束后剖面含水量分布、持水系数等，通过将土柱蒸发试验结束后剖面取样烘干后计算得出。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Experimental basic data</w:t>
+        <w:t xml:space="preserve">  实验基础数据</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2023/07/01-2024/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023/07/01-2024/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Qinghai, Haixi Prefecture, Muli Kuangqu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青海,海西州,木里矿区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:100.6 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">分钟</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Reservoir reconstruction, main material, functional materials, coal gangue, Protection of frozen soil layer, Ecological restoration of high-altitude mines</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">保水层重构, 主体材料, 功能材料, 煤矸石, 冻土层保护, 高寒矿山生态修复</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Other disciplines of Earth Science </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地球科学其他学科 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2023 2024</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023 2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -827,51 +1086,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -898,51 +1175,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -964,51 +1259,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1035,51 +1348,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1105,560 +1436,828 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李成</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:18754803950</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18754803950</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:844864036@qq.com</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">844864036@qq.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:li cheng,  sun zhi long </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李成,  孙智龙 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:li cheng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李成  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  sun zhi long </w:t>
+        <w:t xml:space="preserve">,  孙智龙  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li cheng </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李成</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2022YFF1302604</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022YFF1302604</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高寒矿区水源涵养功能恢复新型材料和冻土剖面近自然重构技术研发与试验示范</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">li cheng, sun zhi long. Test data set for modification and reconstruction of water-retaining layer in alpine Kuangqu mining area (2023-2024). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. </w:t>
+        <w:t xml:space="preserve">李成,孙智龙. 高寒矿区保水层改性重构试验数据集（2023-2024年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.db7671.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>