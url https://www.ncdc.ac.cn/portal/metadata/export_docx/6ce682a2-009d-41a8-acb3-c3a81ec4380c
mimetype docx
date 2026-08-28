--- v0 (2026-06-22)
+++ v1 (2026-08-28)
@@ -2,1173 +2,928 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河流域基础数据集（2002年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Basic data set of the Yellow River Basin (2002)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Basic data set of the Yellow River Basin (2002)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.HHSTBC.db0004.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HHSTBC.db0004.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HHSTBC.2020.137</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集包括黄河流域省会、黄河流域地市级、黄河干流、黄河湖泊、黄河支流、河流、铁路、公路、重点支流基础数据，数据存储格式为shp。全国基础数据集来源于1998—2002年黄河流域水土保持遥感普查项目，以1997—1998年TM卫星影像为主要信息源，采用人机交互解译的方法获得。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集通过遥感影像解译加工获得。</w:t>
+        <w:t xml:space="preserve">This data set is obtained by remote sensing image interpretation and processing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集以1997—1998年TM卫星影像为主要信息源，遥感影像均经过辐射纠正、正射纠正以及融合、镶嵌等预处理。通过人机交互判读的形式进行影像解译和采用地理信息编码建库，获取全流域及分行政区（省、地、县）、分类型区、分流域的监测数据，具有良好的精度。</w:t>
+        <w:t xml:space="preserve">The TM satellite images from 1997 to 1998 are the main information sources in this dataset. The remote sensing images are preprocessed by radiation correction, orthorectification, fusion and mosaic. The monitoring data of the whole basin and sub Administrative Region (province, prefecture, county), type area and sub basin are obtained through image interpretation in the form of man-machine interactive interpretation and geographic information coding database, which has good accuracy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集在获取处理各阶段均由专业人员负责，数据质量良好。遥感影像均经过辐射纠正、正射纠正以及融合、镶嵌等处理，并对人工解译成果进行复核校正。</w:t>
+        <w:t xml:space="preserve">The data set is in the charge of professionals in each stage of acquisition and processing, and the data quality is good. The remote sensing images are processed by radiation correction, orthorectification, fusion and mosaic, and the manual interpretation results are reviewed and corrected. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1997/01/01-1998/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1997/01/01-1998/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:The Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">8.6 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:8.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Shapefile</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...62 lines deleted...]
-        <w:t xml:space="preserve">高斯—克吕格 </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gauss-Krüger </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄河支流，河流，铁路，公路，重点支流</w:t>
+        <w:t xml:space="preserve">Theme:Tributaries of the Yellow River</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1997 1998</w:t>
+        <w:t xml:space="preserve">Time:1997 1998</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国,  黄河流域,  黄河 </w:t>
+        <w:t xml:space="preserve">Place:China,  Yellow River Basin,  Yellow River </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1202,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1291,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1375,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1464,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1552,743 +1235,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心 </w:t>
+        <w:t xml:space="preserve">contributors:Monitoring Center for ecological environment of soil and water conservation in the Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李素雅  </w:t>
+        <w:t xml:space="preserve">author:Li Suya </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Li Suya </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心. 黄河流域基础数据集（2002年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.HHSTBC.2020.137.</w:t>
+        <w:t xml:space="preserve">Monitoring Center for ecological environment of soil and water conservation in the Yellow River Basin. Basic data set of the Yellow River Basin (2002). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.HHSTBC.2020.137.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>